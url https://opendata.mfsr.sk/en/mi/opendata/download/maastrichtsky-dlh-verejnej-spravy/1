--- v0 (2026-05-05)
+++ v1 (2026-07-14)
@@ -1,85 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\ODBOR_31\STATVERFIN\Verejny_dlh\Maastricht_dlh_VS_na_WEB\Ročný\JESEŇ\Web_dlh_VS_1993_az_2024_po_jesennej_notif_2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\ODBOR_31\STATVERFIN\Verejny_dlh\Maastricht_dlh_VS_na_WEB\Ročný\JAR\Web_dlh_VS_1993_az_2025_po_jarnej_notif_2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3E63467D-51EE-4CC9-A690-5C4E063B3F1E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{349CF7F5-ABD7-4508-A9C7-5E85B99ECBBA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-22080" yWindow="-1044" windowWidth="21672" windowHeight="13152" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-22968" yWindow="-1392" windowWidth="22848" windowHeight="13572" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hárok1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="AH55" i="1" l="1"/>
+  <c r="AH53" i="1" s="1"/>
+  <c r="AH45" i="1"/>
+  <c r="AH42" i="1" s="1"/>
+  <c r="AH35" i="1"/>
+  <c r="AH29" i="1"/>
+  <c r="AH20" i="1"/>
+  <c r="AH14" i="1"/>
+  <c r="AH12" i="1" s="1"/>
+  <c r="AH27" i="1" l="1"/>
+  <c r="AH69" i="1" s="1"/>
+  <c r="AH68" i="1"/>
+  <c r="AH8" i="1" l="1"/>
+  <c r="AH66" i="1" s="1"/>
+  <c r="AH10" i="1" l="1"/>
+  <c r="AH67" i="1"/>
   <c r="AG55" i="1" l="1"/>
   <c r="AG53" i="1" s="1"/>
   <c r="AG45" i="1"/>
   <c r="AG42" i="1" s="1"/>
   <c r="AG35" i="1"/>
   <c r="AG29" i="1"/>
   <c r="AG20" i="1"/>
   <c r="AG14" i="1"/>
   <c r="AG12" i="1" s="1"/>
   <c r="AG68" i="1" l="1"/>
   <c r="AG27" i="1"/>
   <c r="AG69" i="1" s="1"/>
   <c r="AG8" i="1" l="1"/>
   <c r="AG66" i="1" l="1"/>
   <c r="AG10" i="1"/>
   <c r="AG67" i="1"/>
   <c r="AB45" i="1"/>
   <c r="AB42" i="1" s="1"/>
   <c r="B55" i="1" l="1"/>
   <c r="AF55" i="1" l="1"/>
   <c r="AF53" i="1" s="1"/>
   <c r="AF45" i="1"/>
   <c r="AF42" i="1" s="1"/>
   <c r="AF35" i="1"/>
   <c r="AF29" i="1"/>
@@ -134,55 +150,55 @@
   <c r="AE27" i="1" l="1"/>
   <c r="AE69" i="1" s="1"/>
   <c r="AE12" i="1"/>
   <c r="AE68" i="1" s="1"/>
   <c r="AD53" i="1"/>
   <c r="AD42" i="1"/>
   <c r="AD35" i="1"/>
   <c r="AD29" i="1"/>
   <c r="AD20" i="1"/>
   <c r="AD14" i="1"/>
   <c r="AE8" i="1" l="1"/>
   <c r="AD27" i="1"/>
   <c r="AD69" i="1" s="1"/>
   <c r="AD12" i="1"/>
   <c r="AC53" i="1"/>
   <c r="AC42" i="1"/>
   <c r="AC35" i="1"/>
   <c r="AC29" i="1"/>
   <c r="AC20" i="1"/>
   <c r="AC14" i="1"/>
   <c r="AE10" i="1" l="1"/>
   <c r="AD8" i="1"/>
   <c r="AE66" i="1"/>
   <c r="AE67" i="1"/>
   <c r="AD68" i="1"/>
-  <c r="AD10" i="1"/>
   <c r="AC27" i="1"/>
   <c r="AC69" i="1" s="1"/>
   <c r="AC12" i="1"/>
-  <c r="AD67" i="1" l="1"/>
+  <c r="AD10" i="1" l="1"/>
+  <c r="AD67" i="1"/>
   <c r="AD66" i="1"/>
   <c r="AC8" i="1"/>
   <c r="AC68" i="1"/>
   <c r="AC66" i="1" l="1"/>
   <c r="AC10" i="1"/>
   <c r="AC67" i="1"/>
   <c r="AB53" i="1"/>
   <c r="AB35" i="1"/>
   <c r="AB29" i="1"/>
   <c r="AB20" i="1"/>
   <c r="AB14" i="1"/>
   <c r="AB27" i="1" l="1"/>
   <c r="AB69" i="1" s="1"/>
   <c r="AB12" i="1"/>
   <c r="AB68" i="1" s="1"/>
   <c r="Q45" i="1"/>
   <c r="G45" i="1"/>
   <c r="H45" i="1"/>
   <c r="I45" i="1"/>
   <c r="J45" i="1"/>
   <c r="K45" i="1"/>
   <c r="L45" i="1"/>
   <c r="M45" i="1"/>
   <c r="N45" i="1"/>
   <c r="O45" i="1"/>
@@ -547,51 +563,51 @@
   <c r="K10" i="1"/>
   <c r="S10" i="1"/>
   <c r="S66" i="1"/>
   <c r="L67" i="1"/>
   <c r="L66" i="1"/>
   <c r="V10" i="1"/>
   <c r="T67" i="1"/>
   <c r="B10" i="1"/>
   <c r="R67" i="1"/>
   <c r="D10" i="1"/>
   <c r="D67" i="1"/>
   <c r="D66" i="1"/>
   <c r="M66" i="1"/>
   <c r="M67" i="1"/>
   <c r="M10" i="1"/>
   <c r="X66" i="1"/>
   <c r="X10" i="1"/>
   <c r="W68" i="1"/>
   <c r="W10" i="1" l="1"/>
   <c r="W66" i="1"/>
   <c r="W67" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="48">
   <si>
     <t xml:space="preserve">Dlh verejnej správy - konsolidovaný 1) 2) 3) 4) </t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">                          Štruktúra dlhu</t>
   </si>
   <si>
     <t>Dlh verejnej správy spolu    (A+B)</t>
   </si>
   <si>
     <t>HDP v b.c.</t>
   </si>
   <si>
     <t>Dlh verejnej správy v pomere k HDP v %</t>
   </si>
   <si>
     <t xml:space="preserve">Podľa rezidentov a pôvodnej splatnosti </t>
   </si>
   <si>
     <t>A. domáci spolu (1+2)</t>
   </si>
   <si>
@@ -690,51 +706,51 @@
   <si>
     <t>Dlh spolu mínus Podľa veriteľa</t>
   </si>
   <si>
     <t>Domáci spolu mínus Nár. hosp. spolu</t>
   </si>
   <si>
     <t>Zahraničný spolu mínus Zahraničie</t>
   </si>
   <si>
     <t>rok</t>
   </si>
   <si>
     <t>v mil. EUR</t>
   </si>
   <si>
     <t>2) údaje boli revidované podľa ESA 2010 súlade s novou edíciou Manuálu o vládnom deficite a dlhu z r. 2019</t>
   </si>
   <si>
     <t xml:space="preserve">                  - dlhodobé obchodné úvery a preddavky</t>
   </si>
   <si>
     <t xml:space="preserve">S.15 Neziskové inštitúcie slúžiace domácnostiam </t>
   </si>
   <si>
-    <t>Po jesennej notifikácii v októbri 2025</t>
+    <t>Po jarnej notifikácii v apríli 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="[$-41B]General"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
@@ -1744,220 +1760,224 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AI69"/>
+  <dimension ref="A1:AJ69"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="V7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="S7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AJ16" sqref="AJ16"/>
+      <selection pane="bottomRight" activeCell="AF4" sqref="AF4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="43.7265625" customWidth="1"/>
-    <col min="2" max="33" width="12.81640625" customWidth="1"/>
+    <col min="2" max="34" width="12.81640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35" ht="15.75" customHeight="1">
+    <row r="1" spans="1:36" ht="15.75" customHeight="1">
       <c r="A1" s="8" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
       <c r="J1" s="5"/>
       <c r="K1" s="5"/>
       <c r="L1" s="5"/>
       <c r="M1" s="5"/>
       <c r="N1" s="5"/>
       <c r="O1" s="5"/>
       <c r="P1" s="5"/>
       <c r="Q1" s="5"/>
       <c r="R1" s="5"/>
       <c r="S1" s="5"/>
       <c r="T1" s="5"/>
       <c r="U1" s="5"/>
       <c r="V1" s="5"/>
       <c r="W1" s="5"/>
       <c r="X1" s="5"/>
       <c r="Y1" s="5"/>
       <c r="Z1" s="5"/>
       <c r="AA1" s="5"/>
       <c r="AB1" s="5"/>
       <c r="AC1" s="5"/>
       <c r="AD1" s="5"/>
       <c r="AE1" s="5"/>
       <c r="AF1" s="5"/>
       <c r="AG1" s="5"/>
+      <c r="AH1" s="5"/>
     </row>
-    <row r="2" spans="1:35" ht="15" customHeight="1">
+    <row r="2" spans="1:36" ht="15" customHeight="1">
       <c r="A2" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
       <c r="AG2" s="5"/>
+      <c r="AH2" s="5"/>
     </row>
-    <row r="3" spans="1:35" ht="15" customHeight="1">
+    <row r="3" spans="1:36" ht="15" customHeight="1">
       <c r="A3" s="78"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
+      <c r="AH3" s="5"/>
     </row>
-    <row r="4" spans="1:35" ht="15.75" customHeight="1" thickBot="1">
+    <row r="4" spans="1:36" ht="15.75" customHeight="1" thickBot="1">
       <c r="A4" s="10"/>
       <c r="X4" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="5" spans="1:35" ht="15" customHeight="1">
+    <row r="5" spans="1:36" ht="15" customHeight="1">
       <c r="A5" s="11"/>
       <c r="B5" s="12"/>
       <c r="C5" s="13"/>
       <c r="D5" s="14"/>
       <c r="E5" s="13"/>
       <c r="F5" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="14"/>
       <c r="H5" s="13"/>
       <c r="I5" s="13"/>
       <c r="J5" s="15"/>
       <c r="K5" s="15" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="13"/>
       <c r="M5" s="13"/>
       <c r="N5" s="13"/>
       <c r="O5" s="13"/>
       <c r="P5" s="13"/>
       <c r="Q5" s="13"/>
       <c r="R5" s="13"/>
       <c r="S5" s="13"/>
       <c r="T5" s="13"/>
       <c r="U5" s="13"/>
       <c r="V5" s="13"/>
       <c r="W5" s="13"/>
       <c r="X5" s="13"/>
       <c r="Y5" s="13"/>
       <c r="Z5" s="13"/>
       <c r="AA5" s="13"/>
       <c r="AB5" s="13"/>
       <c r="AC5" s="13"/>
       <c r="AD5" s="13"/>
       <c r="AE5" s="13"/>
-      <c r="AF5" s="80"/>
-      <c r="AG5" s="81"/>
+      <c r="AF5" s="13"/>
+      <c r="AG5" s="80"/>
+      <c r="AH5" s="81"/>
     </row>
-    <row r="6" spans="1:35" ht="15.75" customHeight="1" thickBot="1">
+    <row r="6" spans="1:36" ht="15.75" customHeight="1" thickBot="1">
       <c r="A6" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="17">
         <v>1993</v>
       </c>
       <c r="C6" s="18">
         <v>1994</v>
       </c>
       <c r="D6" s="19">
         <v>1995</v>
       </c>
       <c r="E6" s="19">
         <v>1996</v>
       </c>
       <c r="F6" s="18">
         <v>1997</v>
       </c>
       <c r="G6" s="19">
         <v>1998</v>
       </c>
       <c r="H6" s="18">
         <v>1999</v>
       </c>
       <c r="I6" s="19">
@@ -2007,93 +2027,97 @@
       </c>
       <c r="X6" s="20">
         <v>2015</v>
       </c>
       <c r="Y6" s="20">
         <v>2016</v>
       </c>
       <c r="Z6" s="20">
         <v>2017</v>
       </c>
       <c r="AA6" s="20">
         <v>2018</v>
       </c>
       <c r="AB6" s="20">
         <v>2019</v>
       </c>
       <c r="AC6" s="20">
         <v>2020</v>
       </c>
       <c r="AD6" s="20">
         <v>2021</v>
       </c>
       <c r="AE6" s="20">
         <v>2022</v>
       </c>
-      <c r="AF6" s="82">
+      <c r="AF6" s="20">
         <v>2023</v>
       </c>
-      <c r="AG6" s="83">
+      <c r="AG6" s="82">
         <v>2024</v>
       </c>
+      <c r="AH6" s="83">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="7" spans="1:35" ht="15" customHeight="1">
+    <row r="7" spans="1:36" ht="15" customHeight="1">
       <c r="A7" s="21"/>
       <c r="B7" s="22"/>
       <c r="C7" s="23"/>
       <c r="D7" s="1"/>
       <c r="E7" s="23"/>
       <c r="F7" s="23"/>
       <c r="G7" s="1"/>
       <c r="H7" s="23"/>
       <c r="I7" s="1"/>
       <c r="J7" s="24"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="23"/>
       <c r="N7" s="24"/>
       <c r="O7" s="24"/>
       <c r="P7" s="24"/>
       <c r="Q7" s="24"/>
       <c r="R7" s="24"/>
       <c r="S7" s="24"/>
       <c r="T7" s="24"/>
       <c r="U7" s="24"/>
       <c r="V7" s="24"/>
       <c r="W7" s="24"/>
       <c r="X7" s="24"/>
       <c r="Y7" s="24"/>
       <c r="Z7" s="24"/>
       <c r="AA7" s="24"/>
       <c r="AB7" s="24"/>
       <c r="AC7" s="24"/>
       <c r="AD7" s="24"/>
       <c r="AE7" s="24"/>
-      <c r="AF7" s="84"/>
-      <c r="AG7" s="85"/>
+      <c r="AF7" s="24"/>
+      <c r="AG7" s="84"/>
+      <c r="AH7" s="85"/>
     </row>
-    <row r="8" spans="1:35" ht="15" customHeight="1">
+    <row r="8" spans="1:36" ht="15" customHeight="1">
       <c r="A8" s="25" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="26">
         <f>SUM(B12,B27)</f>
         <v>3859.0918143796057</v>
       </c>
       <c r="C8" s="27">
         <f t="shared" ref="C8:X8" si="0">SUM(C12,C27)</f>
         <v>4084.478523534488</v>
       </c>
       <c r="D8" s="27">
         <f t="shared" si="0"/>
         <v>4268.4392219345418</v>
       </c>
       <c r="E8" s="27">
         <f t="shared" si="0"/>
         <v>6749.883821283941</v>
       </c>
       <c r="F8" s="27">
         <f t="shared" si="0"/>
         <v>8067.8238398725343</v>
       </c>
       <c r="G8" s="27">
         <f t="shared" si="0"/>
@@ -2173,60 +2197,64 @@
       </c>
       <c r="Z8" s="27">
         <f t="shared" si="1"/>
         <v>43653.937999999995</v>
       </c>
       <c r="AA8" s="27">
         <f t="shared" ref="AA8:AB8" si="2">SUM(AA12,AA27)</f>
         <v>44479.164000000004</v>
       </c>
       <c r="AB8" s="27">
         <f t="shared" si="2"/>
         <v>45391.937999999995</v>
       </c>
       <c r="AC8" s="27">
         <f t="shared" ref="AC8:AD8" si="3">SUM(AC12,AC27)</f>
         <v>55090.907999999996</v>
       </c>
       <c r="AD8" s="27">
         <f t="shared" si="3"/>
         <v>61355.92</v>
       </c>
       <c r="AE8" s="27">
         <f t="shared" ref="AE8" si="4">SUM(AE12,AE27)</f>
         <v>63508.571000000004</v>
       </c>
-      <c r="AF8" s="86">
+      <c r="AF8" s="27">
         <f>SUM(AF12,AF27)</f>
         <v>68882.245999999999</v>
       </c>
-      <c r="AG8" s="87">
+      <c r="AG8" s="86">
         <f>SUM(AG12,AG27)</f>
-        <v>77734.635000000009</v>
+        <v>77734.845000000001</v>
+      </c>
+      <c r="AH8" s="87">
+        <f>SUM(AH12,AH27)</f>
+        <v>83956.806000000011</v>
       </c>
     </row>
-    <row r="9" spans="1:35" ht="15" customHeight="1">
+    <row r="9" spans="1:36" ht="15" customHeight="1">
       <c r="A9" s="29" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="30">
         <v>13654.849631547502</v>
       </c>
       <c r="C9" s="31">
         <v>16452.53269601009</v>
       </c>
       <c r="D9" s="31">
         <v>20027.717000000001</v>
       </c>
       <c r="E9" s="79">
         <v>22248.057000000001</v>
       </c>
       <c r="F9" s="79">
         <v>24578.454000000002</v>
       </c>
       <c r="G9" s="79">
         <v>26795.732</v>
       </c>
       <c r="H9" s="79">
         <v>28614.135999999999</v>
       </c>
       <c r="I9" s="79">
@@ -2276,59 +2304,63 @@
       </c>
       <c r="X9" s="79">
         <v>80376.307000000001</v>
       </c>
       <c r="Y9" s="79">
         <v>81579.078999999998</v>
       </c>
       <c r="Z9" s="79">
         <v>84960.37</v>
       </c>
       <c r="AA9" s="79">
         <v>90275.850999999995</v>
       </c>
       <c r="AB9" s="79">
         <v>94547.482999999993</v>
       </c>
       <c r="AC9" s="79">
         <v>94320.582999999999</v>
       </c>
       <c r="AD9" s="79">
         <v>101891.569</v>
       </c>
       <c r="AE9" s="79">
         <v>109959.757</v>
       </c>
-      <c r="AF9" s="88">
+      <c r="AF9" s="79">
         <v>123538.698</v>
       </c>
-      <c r="AG9" s="89">
+      <c r="AG9" s="88">
         <v>130207.52</v>
       </c>
+      <c r="AH9" s="89">
+        <v>136754.31200000001</v>
+      </c>
       <c r="AI9" s="114"/>
+      <c r="AJ9" s="114"/>
     </row>
-    <row r="10" spans="1:35" ht="15.75" customHeight="1" thickBot="1">
+    <row r="10" spans="1:36" ht="15.75" customHeight="1" thickBot="1">
       <c r="A10" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="33">
         <f>B8/B9</f>
         <v>0.28261693965957319</v>
       </c>
       <c r="C10" s="34">
         <f t="shared" ref="C10:X10" si="5">C8/C9</f>
         <v>0.24825834411044911</v>
       </c>
       <c r="D10" s="34">
         <f t="shared" si="5"/>
         <v>0.21312659959867328</v>
       </c>
       <c r="E10" s="34">
         <f t="shared" si="5"/>
         <v>0.30339205896874233</v>
       </c>
       <c r="F10" s="34">
         <f t="shared" si="5"/>
         <v>0.32824781574433176</v>
       </c>
       <c r="G10" s="34">
         <f t="shared" si="5"/>
@@ -2408,97 +2440,103 @@
       </c>
       <c r="Z10" s="34">
         <f t="shared" si="6"/>
         <v>0.51381530000399001</v>
       </c>
       <c r="AA10" s="34">
         <f t="shared" ref="AA10:AB10" si="7">AA8/AA9</f>
         <v>0.49270279379587356</v>
       </c>
       <c r="AB10" s="34">
         <f t="shared" si="7"/>
         <v>0.48009673615531362</v>
       </c>
       <c r="AC10" s="34">
         <f t="shared" ref="AC10:AD10" si="8">AC8/AC9</f>
         <v>0.58408150424600325</v>
       </c>
       <c r="AD10" s="34">
         <f t="shared" si="8"/>
         <v>0.60216876236344929</v>
       </c>
       <c r="AE10" s="34">
         <f t="shared" ref="AE10:AF10" si="9">AE8/AE9</f>
         <v>0.57756194386642745</v>
       </c>
-      <c r="AF10" s="90">
+      <c r="AF10" s="34">
         <f t="shared" si="9"/>
         <v>0.55757626650719594</v>
       </c>
-      <c r="AG10" s="91">
-[...1 lines deleted...]
-        <v>0.59700572593656653</v>
+      <c r="AG10" s="90">
+        <f t="shared" ref="AG10:AH10" si="10">AG8/AG9</f>
+        <v>0.59700733874664069</v>
+      </c>
+      <c r="AH10" s="91">
+        <f t="shared" si="10"/>
+        <v>0.61392437848687365</v>
       </c>
     </row>
-    <row r="11" spans="1:35" ht="15" customHeight="1">
+    <row r="11" spans="1:36" ht="15" customHeight="1">
       <c r="A11" s="35" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="37"/>
       <c r="K11" s="37"/>
       <c r="L11" s="37"/>
       <c r="M11" s="37"/>
       <c r="N11" s="38"/>
       <c r="O11" s="38"/>
       <c r="P11" s="38"/>
       <c r="Q11" s="38"/>
       <c r="R11" s="38"/>
       <c r="S11" s="38"/>
       <c r="T11" s="38"/>
       <c r="U11" s="38"/>
       <c r="V11" s="38"/>
       <c r="W11" s="38"/>
       <c r="X11" s="38"/>
       <c r="Y11" s="38"/>
       <c r="Z11" s="38"/>
       <c r="AA11" s="38"/>
       <c r="AB11" s="38"/>
       <c r="AC11" s="38"/>
       <c r="AD11" s="38"/>
       <c r="AE11" s="38"/>
-      <c r="AF11" s="92"/>
-      <c r="AG11" s="93"/>
+      <c r="AF11" s="38"/>
+      <c r="AG11" s="92"/>
+      <c r="AH11" s="93"/>
+      <c r="AJ11" s="78"/>
     </row>
-    <row r="12" spans="1:35" ht="15" customHeight="1">
+    <row r="12" spans="1:36" ht="15" customHeight="1">
       <c r="A12" s="39" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="30">
         <f>SUM(B14,B20)</f>
         <v>1922.3594237535683</v>
       </c>
       <c r="C12" s="31">
         <f t="shared" ref="C12:X12" si="11">SUM(C14,C20)</f>
         <v>2420.3014007833763</v>
       </c>
       <c r="D12" s="31">
         <f t="shared" si="11"/>
         <v>2836.4535617074953</v>
       </c>
       <c r="E12" s="31">
         <f t="shared" si="11"/>
         <v>4897.2648210847774</v>
       </c>
       <c r="F12" s="31">
         <f t="shared" si="11"/>
         <v>5521.2859656110995</v>
       </c>
       <c r="G12" s="31">
         <f t="shared" si="11"/>
@@ -2578,95 +2616,100 @@
       </c>
       <c r="Z12" s="31">
         <f t="shared" si="12"/>
         <v>18742.099999999999</v>
       </c>
       <c r="AA12" s="31">
         <f t="shared" ref="AA12:AB12" si="13">SUM(AA14,AA20)</f>
         <v>19006.886000000002</v>
       </c>
       <c r="AB12" s="31">
         <f t="shared" si="13"/>
         <v>19358.101999999999</v>
       </c>
       <c r="AC12" s="31">
         <f t="shared" ref="AC12:AD12" si="14">SUM(AC14,AC20)</f>
         <v>25405.017</v>
       </c>
       <c r="AD12" s="31">
         <f t="shared" si="14"/>
         <v>30867.665000000001</v>
       </c>
       <c r="AE12" s="31">
         <f t="shared" ref="AE12:AF12" si="15">SUM(AE14,AE20)</f>
         <v>32960.143000000004</v>
       </c>
-      <c r="AF12" s="94">
+      <c r="AF12" s="31">
         <f t="shared" si="15"/>
         <v>33001.771999999997</v>
       </c>
-      <c r="AG12" s="95">
-[...1 lines deleted...]
-        <v>32811.643000000004</v>
+      <c r="AG12" s="94">
+        <f t="shared" ref="AG12:AH12" si="16">SUM(AG14,AG20)</f>
+        <v>32811.853000000003</v>
+      </c>
+      <c r="AH12" s="95">
+        <f t="shared" si="16"/>
+        <v>33746.130000000012</v>
       </c>
     </row>
-    <row r="13" spans="1:35" ht="15" customHeight="1">
+    <row r="13" spans="1:36" ht="15" customHeight="1">
       <c r="A13" s="40"/>
       <c r="B13" s="41"/>
       <c r="C13" s="42"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="42"/>
       <c r="H13" s="42"/>
       <c r="I13" s="42"/>
       <c r="J13" s="42"/>
       <c r="K13" s="42"/>
       <c r="L13" s="42"/>
       <c r="M13" s="42"/>
       <c r="N13" s="31"/>
       <c r="O13" s="31"/>
       <c r="P13" s="31"/>
       <c r="Q13" s="31"/>
       <c r="R13" s="31"/>
       <c r="S13" s="31"/>
       <c r="T13" s="31"/>
       <c r="U13" s="31"/>
       <c r="V13" s="31"/>
       <c r="W13" s="31"/>
       <c r="X13" s="31"/>
       <c r="Y13" s="31"/>
       <c r="Z13" s="31"/>
       <c r="AA13" s="31"/>
       <c r="AB13" s="31"/>
       <c r="AC13" s="31"/>
       <c r="AD13" s="31"/>
       <c r="AE13" s="31"/>
-      <c r="AF13" s="94"/>
-      <c r="AG13" s="95"/>
+      <c r="AF13" s="31"/>
+      <c r="AG13" s="94"/>
+      <c r="AH13" s="95"/>
     </row>
-    <row r="14" spans="1:35" ht="15" customHeight="1">
+    <row r="14" spans="1:36" ht="15" customHeight="1">
       <c r="A14" s="43" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="41">
         <f>SUM(B15:B18)</f>
         <v>263.42694018455819</v>
       </c>
       <c r="C14" s="42">
         <f t="shared" ref="C14:Z14" si="17">SUM(C15:C18)</f>
         <v>763.9912368054172</v>
       </c>
       <c r="D14" s="42">
         <f t="shared" si="17"/>
         <v>494.9877182500166</v>
       </c>
       <c r="E14" s="42">
         <f t="shared" si="17"/>
         <v>1231.9922990108212</v>
       </c>
       <c r="F14" s="42">
         <f t="shared" si="17"/>
         <v>2402.5426541857528</v>
       </c>
       <c r="G14" s="42">
         <f t="shared" si="17"/>
@@ -2746,60 +2789,64 @@
       </c>
       <c r="Z14" s="42">
         <f t="shared" si="17"/>
         <v>200.49099999999999</v>
       </c>
       <c r="AA14" s="42">
         <f t="shared" ref="AA14:AF14" si="18">SUM(AA15:AA18)</f>
         <v>531.50699999999995</v>
       </c>
       <c r="AB14" s="42">
         <f t="shared" si="18"/>
         <v>298.92700000000002</v>
       </c>
       <c r="AC14" s="42">
         <f t="shared" si="18"/>
         <v>1223.2190000000001</v>
       </c>
       <c r="AD14" s="42">
         <f t="shared" si="18"/>
         <v>2072.8490000000002</v>
       </c>
       <c r="AE14" s="42">
         <f t="shared" si="18"/>
         <v>443.95699999999999</v>
       </c>
-      <c r="AF14" s="96">
+      <c r="AF14" s="42">
         <f t="shared" si="18"/>
         <v>405.51100000000002</v>
       </c>
-      <c r="AG14" s="97">
-[...1 lines deleted...]
-        <v>423.59199999999998</v>
+      <c r="AG14" s="96">
+        <f t="shared" ref="AG14:AH14" si="19">SUM(AG15:AG18)</f>
+        <v>423.80200000000002</v>
+      </c>
+      <c r="AH14" s="97">
+        <f t="shared" si="19"/>
+        <v>394.13499999999999</v>
       </c>
     </row>
-    <row r="15" spans="1:35" ht="15" customHeight="1">
+    <row r="15" spans="1:36" ht="15" customHeight="1">
       <c r="A15" s="44" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="42">
         <v>0</v>
       </c>
       <c r="C15" s="42">
         <v>0</v>
       </c>
       <c r="D15" s="42">
         <v>0</v>
       </c>
       <c r="E15" s="42">
         <v>0</v>
       </c>
       <c r="F15" s="42">
         <v>0</v>
       </c>
       <c r="G15" s="42">
         <v>0</v>
       </c>
       <c r="H15" s="42">
         <v>0</v>
       </c>
       <c r="I15" s="42">
@@ -2849,58 +2896,61 @@
       </c>
       <c r="X15" s="42">
         <v>192.58600000000001</v>
       </c>
       <c r="Y15" s="42">
         <v>104.56399999999999</v>
       </c>
       <c r="Z15" s="42">
         <v>42.826000000000001</v>
       </c>
       <c r="AA15" s="42">
         <v>42.634999999999998</v>
       </c>
       <c r="AB15" s="42">
         <v>40.82</v>
       </c>
       <c r="AC15" s="42">
         <v>203.18700000000001</v>
       </c>
       <c r="AD15" s="42">
         <v>1863.3810000000001</v>
       </c>
       <c r="AE15" s="42">
         <v>197.08199999999999</v>
       </c>
-      <c r="AF15" s="96">
+      <c r="AF15" s="42">
         <v>57.712000000000003</v>
       </c>
-      <c r="AG15" s="97">
+      <c r="AG15" s="96">
         <v>79.733999999999995</v>
       </c>
+      <c r="AH15" s="97">
+        <v>98.647000000000006</v>
+      </c>
     </row>
-    <row r="16" spans="1:35" ht="15" customHeight="1">
+    <row r="16" spans="1:36" ht="15" customHeight="1">
       <c r="A16" s="44" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="42">
         <v>261.93321383522539</v>
       </c>
       <c r="C16" s="42">
         <v>759.87519086503346</v>
       </c>
       <c r="D16" s="42">
         <v>492.26581690234349</v>
       </c>
       <c r="E16" s="42">
         <v>1171.712142335524</v>
       </c>
       <c r="F16" s="42">
         <v>2355.0421562769698</v>
       </c>
       <c r="G16" s="42">
         <v>2409.1150501228176</v>
       </c>
       <c r="H16" s="42">
         <v>1684.8237402907787</v>
       </c>
       <c r="I16" s="42">
@@ -2950,58 +3000,61 @@
       </c>
       <c r="X16" s="42">
         <v>0</v>
       </c>
       <c r="Y16" s="42">
         <v>160</v>
       </c>
       <c r="Z16" s="42">
         <v>2E-3</v>
       </c>
       <c r="AA16" s="42">
         <v>300</v>
       </c>
       <c r="AB16" s="42">
         <v>0</v>
       </c>
       <c r="AC16" s="42">
         <v>780</v>
       </c>
       <c r="AD16" s="42">
         <v>0</v>
       </c>
       <c r="AE16" s="42">
         <v>0</v>
       </c>
-      <c r="AF16" s="96">
-[...2 lines deleted...]
-      <c r="AG16" s="97">
+      <c r="AF16" s="42">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="96">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="97">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:33" ht="15" customHeight="1">
+    <row r="17" spans="1:34" ht="15" customHeight="1">
       <c r="A17" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="42">
         <v>1.4937263493328021</v>
       </c>
       <c r="C17" s="42">
         <v>4.1160459403837217</v>
       </c>
       <c r="D17" s="42">
         <v>2.7219013476731062</v>
       </c>
       <c r="E17" s="42">
         <v>60.280156675297086</v>
       </c>
       <c r="F17" s="42">
         <v>47.50049790878311</v>
       </c>
       <c r="G17" s="42">
         <v>71.864834362344808</v>
       </c>
       <c r="H17" s="42">
         <v>51.882095200159327</v>
       </c>
       <c r="I17" s="42">
@@ -3051,58 +3104,61 @@
       </c>
       <c r="X17" s="42">
         <v>162.93899999999999</v>
       </c>
       <c r="Y17" s="42">
         <v>42.441000000000003</v>
       </c>
       <c r="Z17" s="42">
         <v>32.488</v>
       </c>
       <c r="AA17" s="42">
         <v>43.915999999999997</v>
       </c>
       <c r="AB17" s="42">
         <v>90.796999999999997</v>
       </c>
       <c r="AC17" s="42">
         <v>80.024000000000001</v>
       </c>
       <c r="AD17" s="42">
         <v>58.371000000000002</v>
       </c>
       <c r="AE17" s="42">
         <v>74.566999999999993</v>
       </c>
-      <c r="AF17" s="96">
+      <c r="AF17" s="42">
         <v>77.698999999999998</v>
       </c>
-      <c r="AG17" s="97">
-        <v>94.962000000000003</v>
+      <c r="AG17" s="96">
+        <v>95.122</v>
+      </c>
+      <c r="AH17" s="97">
+        <v>21.172000000000001</v>
       </c>
     </row>
-    <row r="18" spans="1:33" ht="15" customHeight="1">
+    <row r="18" spans="1:34" ht="15" customHeight="1">
       <c r="A18" s="45" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="42">
         <v>0</v>
       </c>
       <c r="C18" s="42">
         <v>0</v>
       </c>
       <c r="D18" s="42">
         <v>0</v>
       </c>
       <c r="E18" s="42">
         <v>0</v>
       </c>
       <c r="F18" s="42">
         <v>0</v>
       </c>
       <c r="G18" s="42">
         <v>0</v>
       </c>
       <c r="H18" s="42">
         <v>0.59749053973312083</v>
       </c>
       <c r="I18" s="42">
@@ -3152,93 +3208,97 @@
       </c>
       <c r="X18" s="42">
         <v>61.972000000000001</v>
       </c>
       <c r="Y18" s="42">
         <v>71.19</v>
       </c>
       <c r="Z18" s="42">
         <v>125.175</v>
       </c>
       <c r="AA18" s="42">
         <v>144.95599999999999</v>
       </c>
       <c r="AB18" s="42">
         <v>167.31</v>
       </c>
       <c r="AC18" s="42">
         <v>160.00800000000001</v>
       </c>
       <c r="AD18" s="42">
         <v>151.09700000000001</v>
       </c>
       <c r="AE18" s="42">
         <v>172.30799999999999</v>
       </c>
-      <c r="AF18" s="96">
+      <c r="AF18" s="42">
         <v>270.10000000000002</v>
       </c>
-      <c r="AG18" s="97">
-        <v>248.89599999999999</v>
+      <c r="AG18" s="96">
+        <v>248.946</v>
+      </c>
+      <c r="AH18" s="97">
+        <v>274.31599999999997</v>
       </c>
     </row>
-    <row r="19" spans="1:33" ht="15" customHeight="1">
+    <row r="19" spans="1:34" ht="15" customHeight="1">
       <c r="A19" s="40"/>
       <c r="B19" s="41"/>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="42"/>
       <c r="J19" s="42"/>
       <c r="K19" s="42"/>
       <c r="L19" s="42"/>
       <c r="M19" s="42"/>
       <c r="N19" s="31"/>
       <c r="O19" s="31"/>
       <c r="P19" s="31"/>
       <c r="Q19" s="31"/>
       <c r="R19" s="31"/>
       <c r="S19" s="31"/>
       <c r="T19" s="31"/>
       <c r="U19" s="31"/>
       <c r="V19" s="31"/>
       <c r="W19" s="31"/>
       <c r="X19" s="31"/>
       <c r="Y19" s="31"/>
       <c r="Z19" s="31"/>
       <c r="AA19" s="31"/>
       <c r="AB19" s="31"/>
       <c r="AC19" s="31"/>
       <c r="AD19" s="31"/>
       <c r="AE19" s="31"/>
-      <c r="AF19" s="94"/>
-      <c r="AG19" s="95"/>
+      <c r="AF19" s="31"/>
+      <c r="AG19" s="94"/>
+      <c r="AH19" s="95"/>
     </row>
-    <row r="20" spans="1:33" ht="15" customHeight="1">
+    <row r="20" spans="1:34" ht="15" customHeight="1">
       <c r="A20" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="41">
         <f>SUM(B21:B25)</f>
         <v>1658.9324835690102</v>
       </c>
       <c r="C20" s="42">
         <f>SUM(C21:C25)</f>
         <v>1656.3101639779591</v>
       </c>
       <c r="D20" s="42">
         <f>SUM(D21:D25)</f>
         <v>2341.4658434574785</v>
       </c>
       <c r="E20" s="42">
         <f t="shared" ref="E20:AA20" si="20">SUM(E21:E25)</f>
         <v>3665.2725220739562</v>
       </c>
       <c r="F20" s="42">
         <f t="shared" si="20"/>
         <v>3118.7433114253467</v>
       </c>
       <c r="G20" s="42">
         <f t="shared" si="20"/>
@@ -3318,60 +3378,64 @@
       </c>
       <c r="Z20" s="42">
         <f t="shared" si="20"/>
         <v>18541.609</v>
       </c>
       <c r="AA20" s="42">
         <f t="shared" si="20"/>
         <v>18475.379000000001</v>
       </c>
       <c r="AB20" s="42">
         <f t="shared" ref="AB20:AC20" si="21">SUM(AB21:AB25)</f>
         <v>19059.174999999999</v>
       </c>
       <c r="AC20" s="42">
         <f t="shared" si="21"/>
         <v>24181.797999999999</v>
       </c>
       <c r="AD20" s="42">
         <f t="shared" ref="AD20:AE20" si="22">SUM(AD21:AD25)</f>
         <v>28794.815999999999</v>
       </c>
       <c r="AE20" s="42">
         <f t="shared" si="22"/>
         <v>32516.186000000005</v>
       </c>
-      <c r="AF20" s="96">
+      <c r="AF20" s="42">
         <f t="shared" ref="AF20:AG20" si="23">SUM(AF21:AF25)</f>
         <v>32596.260999999999</v>
       </c>
-      <c r="AG20" s="97">
+      <c r="AG20" s="96">
         <f t="shared" si="23"/>
         <v>32388.051000000003</v>
       </c>
+      <c r="AH20" s="97">
+        <f t="shared" ref="AH20" si="24">SUM(AH21:AH25)</f>
+        <v>33351.99500000001</v>
+      </c>
     </row>
-    <row r="21" spans="1:33" ht="15" customHeight="1">
+    <row r="21" spans="1:34" ht="15" customHeight="1">
       <c r="A21" s="44" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="42">
         <v>0</v>
       </c>
       <c r="C21" s="42">
         <v>0</v>
       </c>
       <c r="D21" s="42">
         <v>0</v>
       </c>
       <c r="E21" s="42">
         <v>0</v>
       </c>
       <c r="F21" s="42">
         <v>0</v>
       </c>
       <c r="G21" s="42">
         <v>0</v>
       </c>
       <c r="H21" s="42">
         <v>0</v>
       </c>
       <c r="I21" s="42">
@@ -3421,58 +3485,61 @@
       </c>
       <c r="X21" s="42">
         <v>0</v>
       </c>
       <c r="Y21" s="42">
         <v>0</v>
       </c>
       <c r="Z21" s="42">
         <v>0</v>
       </c>
       <c r="AA21" s="42">
         <v>0</v>
       </c>
       <c r="AB21" s="42">
         <v>0</v>
       </c>
       <c r="AC21" s="42">
         <v>0</v>
       </c>
       <c r="AD21" s="42">
         <v>0</v>
       </c>
       <c r="AE21" s="42">
         <v>0</v>
       </c>
-      <c r="AF21" s="96">
-[...2 lines deleted...]
-      <c r="AG21" s="97">
+      <c r="AF21" s="42">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="96">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="97">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:33" ht="15" customHeight="1">
+    <row r="22" spans="1:34" ht="15" customHeight="1">
       <c r="A22" s="44" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="42">
         <v>599.21662351457212</v>
       </c>
       <c r="C22" s="42">
         <v>843.02595764455953</v>
       </c>
       <c r="D22" s="42">
         <v>1951.1385514173803</v>
       </c>
       <c r="E22" s="42">
         <v>2613.3240390360484</v>
       </c>
       <c r="F22" s="42">
         <v>2094.3125871340371</v>
       </c>
       <c r="G22" s="42">
         <v>2143.6640111531565</v>
       </c>
       <c r="H22" s="42">
         <v>2638.1840934740753</v>
       </c>
       <c r="I22" s="42">
@@ -3522,58 +3589,61 @@
       </c>
       <c r="X22" s="42">
         <v>17478.073</v>
       </c>
       <c r="Y22" s="42">
         <v>18069.077000000001</v>
       </c>
       <c r="Z22" s="42">
         <v>16622.64</v>
       </c>
       <c r="AA22" s="42">
         <v>16484.373</v>
       </c>
       <c r="AB22" s="42">
         <v>16983.355</v>
       </c>
       <c r="AC22" s="42">
         <v>22129.352999999999</v>
       </c>
       <c r="AD22" s="42">
         <v>26859.023000000001</v>
       </c>
       <c r="AE22" s="42">
         <v>30585.203000000001</v>
       </c>
-      <c r="AF22" s="96">
+      <c r="AF22" s="42">
         <v>30696.151000000002</v>
       </c>
-      <c r="AG22" s="97">
+      <c r="AG22" s="96">
         <v>30470.006000000001</v>
       </c>
+      <c r="AH22" s="97">
+        <v>31119.079000000002</v>
+      </c>
     </row>
-    <row r="23" spans="1:33" ht="15" customHeight="1">
+    <row r="23" spans="1:34" ht="15" customHeight="1">
       <c r="A23" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="42">
         <v>1056.5624377614022</v>
       </c>
       <c r="C23" s="42">
         <v>809.63287525725286</v>
       </c>
       <c r="D23" s="42">
         <v>385.68014339772947</v>
       </c>
       <c r="E23" s="42">
         <v>991.60193852486225</v>
       </c>
       <c r="F23" s="42">
         <v>977.76007435437828</v>
       </c>
       <c r="G23" s="42">
         <v>813.67261176392481</v>
       </c>
       <c r="H23" s="42">
         <v>4054.4765945694749</v>
       </c>
       <c r="I23" s="42">
@@ -3623,58 +3693,61 @@
       </c>
       <c r="X23" s="42">
         <v>1396.5640000000001</v>
       </c>
       <c r="Y23" s="42">
         <v>1421.7339999999999</v>
       </c>
       <c r="Z23" s="42">
         <v>1389.4970000000001</v>
       </c>
       <c r="AA23" s="42">
         <v>1443.77</v>
       </c>
       <c r="AB23" s="42">
         <v>1562.3579999999999</v>
       </c>
       <c r="AC23" s="42">
         <v>1583.596</v>
       </c>
       <c r="AD23" s="42">
         <v>1460.048</v>
       </c>
       <c r="AE23" s="42">
         <v>1539.9359999999999</v>
       </c>
-      <c r="AF23" s="96">
+      <c r="AF23" s="42">
         <v>1688.0989999999999</v>
       </c>
-      <c r="AG23" s="97">
+      <c r="AG23" s="96">
         <v>1576.146</v>
       </c>
+      <c r="AH23" s="97">
+        <v>1852.759</v>
+      </c>
     </row>
-    <row r="24" spans="1:33" ht="15" customHeight="1">
+    <row r="24" spans="1:34" ht="15" customHeight="1">
       <c r="A24" s="45" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="42">
         <v>2.1907986456881092</v>
       </c>
       <c r="C24" s="42">
         <v>2.4563499966806082</v>
       </c>
       <c r="D24" s="42">
         <v>2.4895439155546701</v>
       </c>
       <c r="E24" s="42">
         <v>5.7425479652127729</v>
       </c>
       <c r="F24" s="42">
         <v>24.098785102569209</v>
       </c>
       <c r="G24" s="42">
         <v>23.899621589324834</v>
       </c>
       <c r="H24" s="42">
         <v>37.343158733320116</v>
       </c>
       <c r="I24" s="42">
@@ -3724,58 +3797,61 @@
       </c>
       <c r="X24" s="42">
         <v>86.078000000000003</v>
       </c>
       <c r="Y24" s="42">
         <v>373</v>
       </c>
       <c r="Z24" s="42">
         <v>466.16300000000001</v>
       </c>
       <c r="AA24" s="42">
         <v>460.38099999999997</v>
       </c>
       <c r="AB24" s="42">
         <v>449.15199999999999</v>
       </c>
       <c r="AC24" s="42">
         <v>380.065</v>
       </c>
       <c r="AD24" s="42">
         <v>406</v>
       </c>
       <c r="AE24" s="42">
         <v>303.75799999999998</v>
       </c>
-      <c r="AF24" s="96">
+      <c r="AF24" s="42">
         <v>136.66200000000001</v>
       </c>
-      <c r="AG24" s="97">
+      <c r="AG24" s="96">
         <v>265.49900000000002</v>
       </c>
+      <c r="AH24" s="97">
+        <v>302.64100000000002</v>
+      </c>
     </row>
-    <row r="25" spans="1:33" ht="15" customHeight="1">
+    <row r="25" spans="1:34" ht="15" customHeight="1">
       <c r="A25" s="45" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="42">
         <v>0.96262364734780581</v>
       </c>
       <c r="C25" s="42">
         <v>1.1949810794662417</v>
       </c>
       <c r="D25" s="42">
         <v>2.1576047268140477</v>
       </c>
       <c r="E25" s="42">
         <v>54.603996547832438</v>
       </c>
       <c r="F25" s="42">
         <v>22.571864834362344</v>
       </c>
       <c r="G25" s="42">
         <v>27.617340503219808</v>
       </c>
       <c r="H25" s="42">
         <v>25.293766182035451</v>
       </c>
       <c r="I25" s="42">
@@ -3825,394 +3901,407 @@
       </c>
       <c r="X25" s="42">
         <v>69.856999999999999</v>
       </c>
       <c r="Y25" s="42">
         <v>66.043000000000006</v>
       </c>
       <c r="Z25" s="42">
         <v>63.308999999999997</v>
       </c>
       <c r="AA25" s="42">
         <v>86.855000000000004</v>
       </c>
       <c r="AB25" s="42">
         <v>64.31</v>
       </c>
       <c r="AC25" s="42">
         <v>88.784000000000006</v>
       </c>
       <c r="AD25" s="42">
         <v>69.745000000000005</v>
       </c>
       <c r="AE25" s="42">
         <v>87.289000000000001</v>
       </c>
-      <c r="AF25" s="96">
+      <c r="AF25" s="42">
         <v>75.349000000000004</v>
       </c>
-      <c r="AG25" s="97">
+      <c r="AG25" s="96">
         <v>76.400000000000006</v>
       </c>
+      <c r="AH25" s="97">
+        <v>77.516000000000005</v>
+      </c>
     </row>
-    <row r="26" spans="1:33" ht="15" customHeight="1">
+    <row r="26" spans="1:34" ht="15" customHeight="1">
       <c r="A26" s="40"/>
       <c r="B26" s="41"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="42"/>
       <c r="I26" s="42"/>
       <c r="J26" s="42"/>
       <c r="K26" s="42"/>
       <c r="L26" s="42"/>
       <c r="M26" s="42"/>
       <c r="N26" s="31"/>
       <c r="O26" s="31"/>
       <c r="P26" s="31"/>
       <c r="Q26" s="31"/>
       <c r="R26" s="31"/>
       <c r="S26" s="31"/>
       <c r="T26" s="31"/>
       <c r="U26" s="31"/>
       <c r="V26" s="31"/>
       <c r="W26" s="31"/>
       <c r="X26" s="31"/>
       <c r="Y26" s="31"/>
       <c r="Z26" s="31"/>
       <c r="AA26" s="31"/>
       <c r="AB26" s="31"/>
       <c r="AC26" s="31"/>
       <c r="AD26" s="31"/>
       <c r="AE26" s="31"/>
-      <c r="AF26" s="94"/>
-      <c r="AG26" s="95"/>
+      <c r="AF26" s="31"/>
+      <c r="AG26" s="94"/>
+      <c r="AH26" s="95"/>
     </row>
-    <row r="27" spans="1:33" ht="15" customHeight="1">
+    <row r="27" spans="1:34" ht="15" customHeight="1">
       <c r="A27" s="39" t="s">
         <v>14</v>
       </c>
       <c r="B27" s="30">
         <f>SUM(B29,B35)</f>
         <v>1936.7323906260374</v>
       </c>
       <c r="C27" s="31">
-        <f t="shared" ref="C27:X27" si="24">SUM(C29,C35)</f>
+        <f t="shared" ref="C27:X27" si="25">SUM(C29,C35)</f>
         <v>1664.1771227511119</v>
       </c>
       <c r="D27" s="31">
-        <f t="shared" si="24"/>
+        <f t="shared" si="25"/>
         <v>1431.9856602270463</v>
       </c>
       <c r="E27" s="31">
-        <f t="shared" si="24"/>
+        <f t="shared" si="25"/>
         <v>1852.6190001991636</v>
       </c>
       <c r="F27" s="31">
-        <f t="shared" si="24"/>
+        <f t="shared" si="25"/>
         <v>2546.5378742614348</v>
       </c>
       <c r="G27" s="31">
-        <f t="shared" si="24"/>
+        <f t="shared" si="25"/>
         <v>3581.1923255659563</v>
       </c>
       <c r="H27" s="31">
-        <f t="shared" si="24"/>
+        <f t="shared" si="25"/>
         <v>4991.9670716324763</v>
       </c>
       <c r="I27" s="31">
-        <f t="shared" si="24"/>
+        <f t="shared" si="25"/>
         <v>6328.1550819889808</v>
       </c>
       <c r="J27" s="31">
-        <f t="shared" si="24"/>
+        <f t="shared" si="25"/>
         <v>6625.5137555394003</v>
       </c>
       <c r="K27" s="31">
-        <f t="shared" si="24"/>
+        <f t="shared" si="25"/>
         <v>5879.2405231361618</v>
       </c>
       <c r="L27" s="31">
-        <f t="shared" si="24"/>
+        <f t="shared" si="25"/>
         <v>6113.0916816039298</v>
       </c>
       <c r="M27" s="31">
-        <f t="shared" si="24"/>
+        <f t="shared" si="25"/>
         <v>7558.5540728938458</v>
       </c>
       <c r="N27" s="31">
-        <f t="shared" si="24"/>
+        <f t="shared" si="25"/>
         <v>6672.8641040961293</v>
       </c>
       <c r="O27" s="31">
-        <f t="shared" si="24"/>
+        <f t="shared" si="25"/>
         <v>7137.0143397729535</v>
       </c>
       <c r="P27" s="31">
-        <f t="shared" si="24"/>
+        <f t="shared" si="25"/>
         <v>7187.4076877116104</v>
       </c>
       <c r="Q27" s="31">
-        <f t="shared" si="24"/>
+        <f t="shared" si="25"/>
         <v>7399.3335324968466</v>
       </c>
       <c r="R27" s="31">
-        <f t="shared" si="24"/>
+        <f t="shared" si="25"/>
         <v>8016.7860000000001</v>
       </c>
       <c r="S27" s="31">
-        <f t="shared" si="24"/>
+        <f t="shared" si="25"/>
         <v>10152.459000000001</v>
       </c>
       <c r="T27" s="31">
-        <f t="shared" si="24"/>
+        <f t="shared" si="25"/>
         <v>12238.511</v>
       </c>
       <c r="U27" s="31">
-        <f t="shared" si="24"/>
+        <f t="shared" si="25"/>
         <v>17770.273000000001</v>
       </c>
       <c r="V27" s="31">
-        <f t="shared" si="24"/>
+        <f t="shared" si="25"/>
         <v>24637.913</v>
       </c>
       <c r="W27" s="31">
-        <f t="shared" si="24"/>
+        <f t="shared" si="25"/>
         <v>24692.959000000003</v>
       </c>
       <c r="X27" s="31">
-        <f t="shared" si="24"/>
+        <f t="shared" si="25"/>
         <v>22025.550999999999</v>
       </c>
       <c r="Y27" s="31">
-        <f t="shared" ref="Y27:Z27" si="25">SUM(Y29,Y35)</f>
+        <f t="shared" ref="Y27:Z27" si="26">SUM(Y29,Y35)</f>
         <v>22245.802</v>
       </c>
       <c r="Z27" s="31">
-        <f t="shared" si="25"/>
+        <f t="shared" si="26"/>
         <v>24911.838</v>
       </c>
       <c r="AA27" s="31">
-        <f t="shared" ref="AA27:AB27" si="26">SUM(AA29,AA35)</f>
+        <f t="shared" ref="AA27:AB27" si="27">SUM(AA29,AA35)</f>
         <v>25472.277999999998</v>
       </c>
       <c r="AB27" s="31">
-        <f t="shared" si="26"/>
+        <f t="shared" si="27"/>
         <v>26033.835999999999</v>
       </c>
       <c r="AC27" s="31">
-        <f t="shared" ref="AC27:AD27" si="27">SUM(AC29,AC35)</f>
+        <f t="shared" ref="AC27:AD27" si="28">SUM(AC29,AC35)</f>
         <v>29685.891</v>
       </c>
       <c r="AD27" s="31">
-        <f t="shared" si="27"/>
+        <f t="shared" si="28"/>
         <v>30488.255000000001</v>
       </c>
       <c r="AE27" s="31">
-        <f t="shared" ref="AE27:AF27" si="28">SUM(AE29,AE35)</f>
+        <f t="shared" ref="AE27:AF27" si="29">SUM(AE29,AE35)</f>
         <v>30548.428</v>
       </c>
-      <c r="AF27" s="94">
-        <f t="shared" si="28"/>
+      <c r="AF27" s="31">
+        <f t="shared" si="29"/>
         <v>35880.474000000002</v>
       </c>
-      <c r="AG27" s="95">
-        <f t="shared" ref="AG27" si="29">SUM(AG29,AG35)</f>
+      <c r="AG27" s="94">
+        <f t="shared" ref="AG27:AH27" si="30">SUM(AG29,AG35)</f>
         <v>44922.991999999998</v>
       </c>
+      <c r="AH27" s="95">
+        <f t="shared" si="30"/>
+        <v>50210.675999999999</v>
+      </c>
     </row>
-    <row r="28" spans="1:33" ht="15" customHeight="1">
+    <row r="28" spans="1:34" ht="15" customHeight="1">
       <c r="A28" s="40"/>
       <c r="B28" s="41"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="42"/>
       <c r="I28" s="42"/>
       <c r="J28" s="42"/>
       <c r="K28" s="42"/>
       <c r="L28" s="42"/>
       <c r="M28" s="42"/>
       <c r="N28" s="31"/>
       <c r="O28" s="31"/>
       <c r="P28" s="31"/>
       <c r="Q28" s="31"/>
       <c r="R28" s="31"/>
       <c r="S28" s="31"/>
       <c r="T28" s="31"/>
       <c r="U28" s="31"/>
       <c r="V28" s="31"/>
       <c r="W28" s="31"/>
       <c r="X28" s="31"/>
       <c r="Y28" s="31"/>
       <c r="Z28" s="31"/>
       <c r="AA28" s="31"/>
       <c r="AB28" s="31"/>
       <c r="AC28" s="31"/>
       <c r="AD28" s="31"/>
       <c r="AE28" s="31"/>
-      <c r="AF28" s="94"/>
-      <c r="AG28" s="95"/>
+      <c r="AF28" s="31"/>
+      <c r="AG28" s="94"/>
+      <c r="AH28" s="95"/>
     </row>
-    <row r="29" spans="1:33" ht="15" customHeight="1">
+    <row r="29" spans="1:34" ht="15" customHeight="1">
       <c r="A29" s="43" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="41">
         <f>SUM(B30:B33)</f>
         <v>0</v>
       </c>
       <c r="C29" s="42">
-        <f t="shared" ref="C29:X29" si="30">SUM(C30:C33)</f>
+        <f t="shared" ref="C29:X29" si="31">SUM(C30:C33)</f>
         <v>0</v>
       </c>
       <c r="D29" s="42">
-        <f t="shared" si="30"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="E29" s="42">
-        <f t="shared" si="30"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="F29" s="42">
-        <f t="shared" si="30"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="G29" s="42">
         <f>SUM(G30:G33)</f>
         <v>0</v>
       </c>
       <c r="H29" s="42">
-        <f t="shared" si="30"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="I29" s="42">
-        <f t="shared" si="30"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="J29" s="42">
-        <f t="shared" si="30"/>
+        <f t="shared" si="31"/>
         <v>6.6387837748124543</v>
       </c>
       <c r="K29" s="42">
-        <f t="shared" si="30"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="L29" s="42">
-        <f t="shared" si="30"/>
+        <f t="shared" si="31"/>
         <v>15.667529708557392</v>
       </c>
       <c r="M29" s="42">
-        <f t="shared" si="30"/>
+        <f t="shared" si="31"/>
         <v>198.00172608378145</v>
       </c>
       <c r="N29" s="42">
-        <f t="shared" si="30"/>
+        <f t="shared" si="31"/>
         <v>4.6139547234946559</v>
       </c>
       <c r="O29" s="42">
-        <f t="shared" si="30"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="P29" s="42">
-        <f t="shared" si="30"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="Q29" s="42">
-        <f t="shared" si="30"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="R29" s="42">
-        <f t="shared" si="30"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="S29" s="42">
-        <f t="shared" si="30"/>
+        <f t="shared" si="31"/>
         <v>128.262</v>
       </c>
       <c r="T29" s="42">
-        <f t="shared" si="30"/>
+        <f t="shared" si="31"/>
         <v>172</v>
       </c>
       <c r="U29" s="42">
-        <f t="shared" si="30"/>
+        <f t="shared" si="31"/>
         <v>454.2</v>
       </c>
       <c r="V29" s="42">
-        <f t="shared" si="30"/>
+        <f t="shared" si="31"/>
         <v>1.5</v>
       </c>
       <c r="W29" s="42">
-        <f t="shared" si="30"/>
+        <f t="shared" si="31"/>
         <v>0.15</v>
       </c>
       <c r="X29" s="42">
-        <f t="shared" si="30"/>
+        <f t="shared" si="31"/>
         <v>228.26999999999998</v>
       </c>
       <c r="Y29" s="42">
-        <f t="shared" ref="Y29:Z29" si="31">SUM(Y30:Y33)</f>
+        <f t="shared" ref="Y29:Z29" si="32">SUM(Y30:Y33)</f>
         <v>443.78</v>
       </c>
       <c r="Z29" s="42">
-        <f t="shared" si="31"/>
+        <f t="shared" si="32"/>
         <v>20.128999999999998</v>
       </c>
       <c r="AA29" s="42">
-        <f t="shared" ref="AA29:AB29" si="32">SUM(AA30:AA33)</f>
+        <f t="shared" ref="AA29:AB29" si="33">SUM(AA30:AA33)</f>
         <v>535.88400000000001</v>
       </c>
       <c r="AB29" s="42">
-        <f t="shared" si="32"/>
+        <f t="shared" si="33"/>
         <v>108.66800000000001</v>
       </c>
       <c r="AC29" s="42">
-        <f t="shared" ref="AC29:AD29" si="33">SUM(AC30:AC33)</f>
+        <f t="shared" ref="AC29:AD29" si="34">SUM(AC30:AC33)</f>
         <v>695.26699999999994</v>
       </c>
       <c r="AD29" s="42">
-        <f t="shared" si="33"/>
+        <f t="shared" si="34"/>
         <v>143.322</v>
       </c>
       <c r="AE29" s="42">
-        <f t="shared" ref="AE29:AF29" si="34">SUM(AE30:AE33)</f>
+        <f t="shared" ref="AE29:AF29" si="35">SUM(AE30:AE33)</f>
         <v>13.669</v>
       </c>
-      <c r="AF29" s="96">
-        <f t="shared" si="34"/>
+      <c r="AF29" s="42">
+        <f t="shared" si="35"/>
         <v>6.0510000000000002</v>
       </c>
-      <c r="AG29" s="97">
-        <f t="shared" ref="AG29" si="35">SUM(AG30:AG33)</f>
+      <c r="AG29" s="96">
+        <f t="shared" ref="AG29:AH29" si="36">SUM(AG30:AG33)</f>
         <v>24.867000000000001</v>
       </c>
+      <c r="AH29" s="97">
+        <f t="shared" si="36"/>
+        <v>30.53</v>
+      </c>
     </row>
-    <row r="30" spans="1:33" ht="15" customHeight="1">
+    <row r="30" spans="1:34" ht="15" customHeight="1">
       <c r="A30" s="44" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="42">
         <v>0</v>
       </c>
       <c r="C30" s="42">
         <v>0</v>
       </c>
       <c r="D30" s="42">
         <v>0</v>
       </c>
       <c r="E30" s="42">
         <v>0</v>
       </c>
       <c r="F30" s="42">
         <v>0</v>
       </c>
       <c r="G30" s="42">
         <v>0</v>
       </c>
       <c r="H30" s="42">
         <v>0</v>
       </c>
       <c r="I30" s="42">
@@ -4262,58 +4351,61 @@
       </c>
       <c r="X30" s="42">
         <v>228.26</v>
       </c>
       <c r="Y30" s="42">
         <v>203.78</v>
       </c>
       <c r="Z30" s="42">
         <v>2.65</v>
       </c>
       <c r="AA30" s="42">
         <v>35.22</v>
       </c>
       <c r="AB30" s="42">
         <v>108.34</v>
       </c>
       <c r="AC30" s="42">
         <v>66.31</v>
       </c>
       <c r="AD30" s="42">
         <v>143.01</v>
       </c>
       <c r="AE30" s="42">
         <v>13.4</v>
       </c>
-      <c r="AF30" s="96">
-[...2 lines deleted...]
-      <c r="AG30" s="97">
+      <c r="AF30" s="42">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="96">
         <v>23.94</v>
       </c>
+      <c r="AH30" s="97">
+        <v>25.35</v>
+      </c>
     </row>
-    <row r="31" spans="1:33" ht="15" customHeight="1">
+    <row r="31" spans="1:34" ht="15" customHeight="1">
       <c r="A31" s="44" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="42">
         <v>0</v>
       </c>
       <c r="C31" s="42">
         <v>0</v>
       </c>
       <c r="D31" s="42">
         <v>0</v>
       </c>
       <c r="E31" s="42">
         <v>0</v>
       </c>
       <c r="F31" s="42">
         <v>0</v>
       </c>
       <c r="G31" s="42">
         <v>0</v>
       </c>
       <c r="H31" s="42">
         <v>0</v>
       </c>
       <c r="I31" s="42">
@@ -4363,58 +4455,61 @@
       </c>
       <c r="X31" s="42">
         <v>0</v>
       </c>
       <c r="Y31" s="42">
         <v>240</v>
       </c>
       <c r="Z31" s="42">
         <v>0</v>
       </c>
       <c r="AA31" s="42">
         <v>500</v>
       </c>
       <c r="AB31" s="42">
         <v>0</v>
       </c>
       <c r="AC31" s="42">
         <v>600</v>
       </c>
       <c r="AD31" s="42">
         <v>0</v>
       </c>
       <c r="AE31" s="42">
         <v>0</v>
       </c>
-      <c r="AF31" s="96">
-[...2 lines deleted...]
-      <c r="AG31" s="97">
+      <c r="AF31" s="42">
+        <v>0</v>
+      </c>
+      <c r="AG31" s="96">
+        <v>0</v>
+      </c>
+      <c r="AH31" s="97">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:33" ht="15" customHeight="1">
+    <row r="32" spans="1:34" ht="15" customHeight="1">
       <c r="A32" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="42">
         <v>0</v>
       </c>
       <c r="C32" s="42">
         <v>0</v>
       </c>
       <c r="D32" s="42">
         <v>0</v>
       </c>
       <c r="E32" s="42">
         <v>0</v>
       </c>
       <c r="F32" s="42">
         <v>0</v>
       </c>
       <c r="G32" s="42">
         <v>0</v>
       </c>
       <c r="H32" s="42">
         <v>0</v>
       </c>
       <c r="I32" s="42">
@@ -4464,58 +4559,61 @@
       </c>
       <c r="X32" s="42">
         <v>0</v>
       </c>
       <c r="Y32" s="42">
         <v>0</v>
       </c>
       <c r="Z32" s="42">
         <v>17.178999999999998</v>
       </c>
       <c r="AA32" s="42">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="AB32" s="42">
         <v>0.11600000000000001</v>
       </c>
       <c r="AC32" s="42">
         <v>28.573</v>
       </c>
       <c r="AD32" s="42">
         <v>0</v>
       </c>
       <c r="AE32" s="42">
         <v>0</v>
       </c>
-      <c r="AF32" s="96">
+      <c r="AF32" s="42">
         <v>5.1109999999999998</v>
       </c>
-      <c r="AG32" s="97">
-        <v>0</v>
+      <c r="AG32" s="96">
+        <v>0</v>
+      </c>
+      <c r="AH32" s="97">
+        <v>4</v>
       </c>
     </row>
-    <row r="33" spans="1:33" ht="15" customHeight="1">
+    <row r="33" spans="1:34" ht="15" customHeight="1">
       <c r="A33" s="45" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="42">
         <v>0</v>
       </c>
       <c r="C33" s="42">
         <v>0</v>
       </c>
       <c r="D33" s="42">
         <v>0</v>
       </c>
       <c r="E33" s="42">
         <v>0</v>
       </c>
       <c r="F33" s="42">
         <v>0</v>
       </c>
       <c r="G33" s="42">
         <v>0</v>
       </c>
       <c r="H33" s="42">
         <v>0</v>
       </c>
       <c r="I33" s="42">
@@ -4565,226 +4663,234 @@
       </c>
       <c r="X33" s="42">
         <v>0.01</v>
       </c>
       <c r="Y33" s="42">
         <v>0</v>
       </c>
       <c r="Z33" s="42">
         <v>0.3</v>
       </c>
       <c r="AA33" s="42">
         <v>0.63900000000000001</v>
       </c>
       <c r="AB33" s="42">
         <v>0.21199999999999999</v>
       </c>
       <c r="AC33" s="42">
         <v>0.38400000000000001</v>
       </c>
       <c r="AD33" s="42">
         <v>0.312</v>
       </c>
       <c r="AE33" s="42">
         <v>0.26900000000000002</v>
       </c>
-      <c r="AF33" s="96">
+      <c r="AF33" s="42">
         <v>0.94</v>
       </c>
-      <c r="AG33" s="97">
+      <c r="AG33" s="96">
         <v>0.92700000000000005</v>
       </c>
+      <c r="AH33" s="97">
+        <v>1.18</v>
+      </c>
     </row>
-    <row r="34" spans="1:33" ht="15" customHeight="1">
+    <row r="34" spans="1:34" ht="15" customHeight="1">
       <c r="A34" s="40"/>
       <c r="B34" s="41"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="42"/>
       <c r="I34" s="42"/>
       <c r="J34" s="42"/>
       <c r="K34" s="42"/>
       <c r="L34" s="42"/>
       <c r="M34" s="42"/>
       <c r="N34" s="31"/>
       <c r="O34" s="31"/>
       <c r="P34" s="31"/>
       <c r="Q34" s="31"/>
       <c r="R34" s="31"/>
       <c r="S34" s="31"/>
       <c r="T34" s="31"/>
       <c r="U34" s="31"/>
       <c r="V34" s="31"/>
       <c r="W34" s="31"/>
       <c r="X34" s="31"/>
       <c r="Y34" s="31"/>
       <c r="Z34" s="31"/>
       <c r="AA34" s="31"/>
       <c r="AB34" s="31"/>
       <c r="AC34" s="31"/>
       <c r="AD34" s="31"/>
       <c r="AE34" s="31"/>
-      <c r="AF34" s="94"/>
-      <c r="AG34" s="95"/>
+      <c r="AF34" s="31"/>
+      <c r="AG34" s="94"/>
+      <c r="AH34" s="95"/>
     </row>
-    <row r="35" spans="1:33" ht="15" customHeight="1">
+    <row r="35" spans="1:34" ht="15" customHeight="1">
       <c r="A35" s="43" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="41">
         <f>SUM(B36:B40)</f>
         <v>1936.7323906260374</v>
       </c>
       <c r="C35" s="42">
-        <f t="shared" ref="C35:AA35" si="36">SUM(C36:C40)</f>
+        <f t="shared" ref="C35:AA35" si="37">SUM(C36:C40)</f>
         <v>1664.1771227511119</v>
       </c>
       <c r="D35" s="42">
-        <f t="shared" si="36"/>
+        <f t="shared" si="37"/>
         <v>1431.9856602270463</v>
       </c>
       <c r="E35" s="42">
-        <f t="shared" si="36"/>
+        <f t="shared" si="37"/>
         <v>1852.6190001991636</v>
       </c>
       <c r="F35" s="42">
-        <f t="shared" si="36"/>
+        <f t="shared" si="37"/>
         <v>2546.5378742614348</v>
       </c>
       <c r="G35" s="42">
-        <f t="shared" si="36"/>
+        <f t="shared" si="37"/>
         <v>3581.1923255659563</v>
       </c>
       <c r="H35" s="42">
-        <f t="shared" si="36"/>
+        <f t="shared" si="37"/>
         <v>4991.9670716324763</v>
       </c>
       <c r="I35" s="42">
-        <f t="shared" si="36"/>
+        <f t="shared" si="37"/>
         <v>6328.1550819889808</v>
       </c>
       <c r="J35" s="42">
-        <f t="shared" si="36"/>
+        <f t="shared" si="37"/>
         <v>6618.8749717645878</v>
       </c>
       <c r="K35" s="42">
-        <f t="shared" si="36"/>
+        <f t="shared" si="37"/>
         <v>5879.2405231361618</v>
       </c>
       <c r="L35" s="42">
-        <f t="shared" si="36"/>
+        <f t="shared" si="37"/>
         <v>6097.4241518953722</v>
       </c>
       <c r="M35" s="42">
-        <f t="shared" si="36"/>
+        <f t="shared" si="37"/>
         <v>7360.5523468100646</v>
       </c>
       <c r="N35" s="42">
-        <f t="shared" si="36"/>
+        <f t="shared" si="37"/>
         <v>6668.250149372635</v>
       </c>
       <c r="O35" s="42">
-        <f t="shared" si="36"/>
+        <f t="shared" si="37"/>
         <v>7137.0143397729535</v>
       </c>
       <c r="P35" s="42">
-        <f t="shared" si="36"/>
+        <f t="shared" si="37"/>
         <v>7187.4076877116104</v>
       </c>
       <c r="Q35" s="42">
-        <f t="shared" si="36"/>
+        <f t="shared" si="37"/>
         <v>7399.3335324968466</v>
       </c>
       <c r="R35" s="42">
-        <f t="shared" si="36"/>
+        <f t="shared" si="37"/>
         <v>8016.7860000000001</v>
       </c>
       <c r="S35" s="42">
-        <f t="shared" si="36"/>
+        <f t="shared" si="37"/>
         <v>10024.197</v>
       </c>
       <c r="T35" s="42">
-        <f t="shared" si="36"/>
+        <f t="shared" si="37"/>
         <v>12066.511</v>
       </c>
       <c r="U35" s="42">
-        <f t="shared" si="36"/>
+        <f t="shared" si="37"/>
         <v>17316.073</v>
       </c>
       <c r="V35" s="42">
-        <f t="shared" si="36"/>
+        <f t="shared" si="37"/>
         <v>24636.413</v>
       </c>
       <c r="W35" s="42">
-        <f t="shared" si="36"/>
+        <f t="shared" si="37"/>
         <v>24692.809000000001</v>
       </c>
       <c r="X35" s="42">
-        <f t="shared" si="36"/>
+        <f t="shared" si="37"/>
         <v>21797.280999999999</v>
       </c>
       <c r="Y35" s="42">
-        <f t="shared" si="36"/>
+        <f t="shared" si="37"/>
         <v>21802.022000000001</v>
       </c>
       <c r="Z35" s="42">
-        <f t="shared" si="36"/>
+        <f t="shared" si="37"/>
         <v>24891.708999999999</v>
       </c>
       <c r="AA35" s="42">
-        <f t="shared" si="36"/>
+        <f t="shared" si="37"/>
         <v>24936.393999999997</v>
       </c>
       <c r="AB35" s="42">
-        <f t="shared" ref="AB35:AC35" si="37">SUM(AB36:AB40)</f>
+        <f t="shared" ref="AB35:AC35" si="38">SUM(AB36:AB40)</f>
         <v>25925.167999999998</v>
       </c>
       <c r="AC35" s="42">
-        <f t="shared" si="37"/>
+        <f t="shared" si="38"/>
         <v>28990.624</v>
       </c>
       <c r="AD35" s="42">
-        <f t="shared" ref="AD35:AE35" si="38">SUM(AD36:AD40)</f>
+        <f t="shared" ref="AD35:AE35" si="39">SUM(AD36:AD40)</f>
         <v>30344.933000000001</v>
       </c>
       <c r="AE35" s="42">
-        <f t="shared" si="38"/>
+        <f t="shared" si="39"/>
         <v>30534.758999999998</v>
       </c>
-      <c r="AF35" s="96">
-        <f t="shared" ref="AF35:AG35" si="39">SUM(AF36:AF40)</f>
+      <c r="AF35" s="42">
+        <f t="shared" ref="AF35:AG35" si="40">SUM(AF36:AF40)</f>
         <v>35874.423000000003</v>
       </c>
-      <c r="AG35" s="97">
-        <f t="shared" si="39"/>
+      <c r="AG35" s="96">
+        <f t="shared" si="40"/>
         <v>44898.125</v>
       </c>
+      <c r="AH35" s="97">
+        <f t="shared" ref="AH35" si="41">SUM(AH36:AH40)</f>
+        <v>50180.146000000001</v>
+      </c>
     </row>
-    <row r="36" spans="1:33" ht="15" customHeight="1">
+    <row r="36" spans="1:34" ht="15" customHeight="1">
       <c r="A36" s="44" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="42">
         <v>0</v>
       </c>
       <c r="C36" s="42">
         <v>0</v>
       </c>
       <c r="D36" s="42">
         <v>0</v>
       </c>
       <c r="E36" s="42">
         <v>0</v>
       </c>
       <c r="F36" s="42">
         <v>0</v>
       </c>
       <c r="G36" s="42">
         <v>0</v>
       </c>
       <c r="H36" s="42">
         <v>0</v>
       </c>
       <c r="I36" s="42">
@@ -4834,58 +4940,61 @@
       </c>
       <c r="X36" s="42">
         <v>0</v>
       </c>
       <c r="Y36" s="42">
         <v>0</v>
       </c>
       <c r="Z36" s="42">
         <v>0</v>
       </c>
       <c r="AA36" s="42">
         <v>0</v>
       </c>
       <c r="AB36" s="42">
         <v>0</v>
       </c>
       <c r="AC36" s="42">
         <v>0</v>
       </c>
       <c r="AD36" s="42">
         <v>0</v>
       </c>
       <c r="AE36" s="42">
         <v>0</v>
       </c>
-      <c r="AF36" s="96">
-[...2 lines deleted...]
-      <c r="AG36" s="97">
+      <c r="AF36" s="42">
+        <v>0</v>
+      </c>
+      <c r="AG36" s="96">
+        <v>0</v>
+      </c>
+      <c r="AH36" s="97">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:33" ht="15" customHeight="1">
+    <row r="37" spans="1:34" ht="15" customHeight="1">
       <c r="A37" s="44" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="42">
         <v>7.6346013410343225</v>
       </c>
       <c r="C37" s="42">
         <v>7.6346013410343225</v>
       </c>
       <c r="D37" s="42">
         <v>77.341830976565092</v>
       </c>
       <c r="E37" s="42">
         <v>67.981145854079529</v>
       </c>
       <c r="F37" s="42">
         <v>65.7239593706433</v>
       </c>
       <c r="G37" s="42">
         <v>1336.2212042753767</v>
       </c>
       <c r="H37" s="42">
         <v>2148.675562636925</v>
       </c>
       <c r="I37" s="42">
@@ -4935,58 +5044,61 @@
       </c>
       <c r="X37" s="42">
         <v>17706.241999999998</v>
       </c>
       <c r="Y37" s="42">
         <v>17404.795999999998</v>
       </c>
       <c r="Z37" s="42">
         <v>20425.731</v>
       </c>
       <c r="AA37" s="42">
         <v>20470.975999999999</v>
       </c>
       <c r="AB37" s="42">
         <v>21200.728999999999</v>
       </c>
       <c r="AC37" s="42">
         <v>23171.648000000001</v>
       </c>
       <c r="AD37" s="42">
         <v>24143.195</v>
       </c>
       <c r="AE37" s="42">
         <v>24226.531999999999</v>
       </c>
-      <c r="AF37" s="96">
+      <c r="AF37" s="42">
         <v>29522.145</v>
       </c>
-      <c r="AG37" s="97">
+      <c r="AG37" s="96">
         <v>38401.123</v>
       </c>
+      <c r="AH37" s="97">
+        <v>43918.913</v>
+      </c>
     </row>
-    <row r="38" spans="1:33" ht="15" customHeight="1">
+    <row r="38" spans="1:34" ht="15" customHeight="1">
       <c r="A38" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="42">
         <v>1446.9561176392485</v>
       </c>
       <c r="C38" s="42">
         <v>1292.3388435238664</v>
       </c>
       <c r="D38" s="42">
         <v>1004.1492398592577</v>
       </c>
       <c r="E38" s="42">
         <v>1471.8847507136693</v>
       </c>
       <c r="F38" s="42">
         <v>2175.1975038173005</v>
       </c>
       <c r="G38" s="42">
         <v>2031.003120228374</v>
       </c>
       <c r="H38" s="42">
         <v>2673.3718382792272</v>
       </c>
       <c r="I38" s="42">
@@ -5036,58 +5148,61 @@
       </c>
       <c r="X38" s="42">
         <v>2116.2460000000001</v>
       </c>
       <c r="Y38" s="42">
         <v>2418.951</v>
       </c>
       <c r="Z38" s="42">
         <v>2499.5059999999999</v>
       </c>
       <c r="AA38" s="42">
         <v>2487.0509999999999</v>
       </c>
       <c r="AB38" s="42">
         <v>2755.2640000000001</v>
       </c>
       <c r="AC38" s="42">
         <v>3862.5720000000001</v>
       </c>
       <c r="AD38" s="42">
         <v>4234.6880000000001</v>
       </c>
       <c r="AE38" s="42">
         <v>4330.5919999999996</v>
       </c>
-      <c r="AF38" s="96">
+      <c r="AF38" s="42">
         <v>4379.1509999999998</v>
       </c>
-      <c r="AG38" s="97">
+      <c r="AG38" s="96">
         <v>4525.5910000000003</v>
       </c>
+      <c r="AH38" s="97">
+        <v>4306.1329999999998</v>
+      </c>
     </row>
-    <row r="39" spans="1:33" ht="15" customHeight="1">
+    <row r="39" spans="1:34" ht="15" customHeight="1">
       <c r="A39" s="45" t="s">
         <v>12</v>
       </c>
       <c r="B39" s="42">
         <v>482.14167164575446</v>
       </c>
       <c r="C39" s="42">
         <v>364.20367788621121</v>
       </c>
       <c r="D39" s="42">
         <v>350.49458939122354</v>
       </c>
       <c r="E39" s="42">
         <v>312.75310363141472</v>
       </c>
       <c r="F39" s="42">
         <v>305.61641107349135</v>
       </c>
       <c r="G39" s="42">
         <v>213.96800106220539</v>
       </c>
       <c r="H39" s="42">
         <v>169.91967071632476</v>
       </c>
       <c r="I39" s="42">
@@ -5137,58 +5252,61 @@
       </c>
       <c r="X39" s="42">
         <v>1974.788</v>
       </c>
       <c r="Y39" s="42">
         <v>1978.239</v>
       </c>
       <c r="Z39" s="42">
         <v>1966.461</v>
       </c>
       <c r="AA39" s="42">
         <v>1978.354</v>
       </c>
       <c r="AB39" s="42">
         <v>1969.175</v>
       </c>
       <c r="AC39" s="42">
         <v>1956.404</v>
       </c>
       <c r="AD39" s="42">
         <v>1966.8610000000001</v>
       </c>
       <c r="AE39" s="42">
         <v>1977.53</v>
       </c>
-      <c r="AF39" s="96">
+      <c r="AF39" s="42">
         <v>1972.93</v>
       </c>
-      <c r="AG39" s="97">
+      <c r="AG39" s="96">
         <v>1971.229</v>
       </c>
+      <c r="AH39" s="97">
+        <v>1955.0740000000001</v>
+      </c>
     </row>
-    <row r="40" spans="1:33" ht="15" customHeight="1">
+    <row r="40" spans="1:34" ht="15" customHeight="1">
       <c r="A40" s="45" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="42">
         <v>0</v>
       </c>
       <c r="C40" s="42">
         <v>0</v>
       </c>
       <c r="D40" s="42">
         <v>0</v>
       </c>
       <c r="E40" s="42">
         <v>0</v>
       </c>
       <c r="F40" s="42">
         <v>0</v>
       </c>
       <c r="G40" s="42">
         <v>0</v>
       </c>
       <c r="H40" s="42">
         <v>0</v>
       </c>
       <c r="I40" s="42">
@@ -5238,226 +5356,234 @@
       </c>
       <c r="X40" s="42">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="Y40" s="42">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="Z40" s="42">
         <v>1.0999999999999999E-2</v>
       </c>
       <c r="AA40" s="42">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="AB40" s="42">
         <v>0</v>
       </c>
       <c r="AC40" s="42">
         <v>0</v>
       </c>
       <c r="AD40" s="42">
         <v>0.189</v>
       </c>
       <c r="AE40" s="42">
         <v>0.105</v>
       </c>
-      <c r="AF40" s="96">
+      <c r="AF40" s="42">
         <v>0.19700000000000001</v>
       </c>
-      <c r="AG40" s="97">
+      <c r="AG40" s="96">
         <v>0.182</v>
       </c>
+      <c r="AH40" s="97">
+        <v>2.5999999999999999E-2</v>
+      </c>
     </row>
-    <row r="41" spans="1:33" ht="15.75" customHeight="1" thickBot="1">
+    <row r="41" spans="1:34" ht="15.75" customHeight="1" thickBot="1">
       <c r="A41" s="46"/>
       <c r="B41" s="47"/>
       <c r="C41" s="48"/>
       <c r="D41" s="48"/>
       <c r="E41" s="48"/>
       <c r="F41" s="48"/>
       <c r="G41" s="48"/>
       <c r="H41" s="48"/>
       <c r="I41" s="48"/>
       <c r="J41" s="48"/>
       <c r="K41" s="48"/>
       <c r="L41" s="48"/>
       <c r="M41" s="48"/>
       <c r="N41" s="48"/>
       <c r="O41" s="48"/>
       <c r="P41" s="48"/>
       <c r="Q41" s="48"/>
       <c r="R41" s="48"/>
       <c r="S41" s="48"/>
       <c r="T41" s="48"/>
       <c r="U41" s="48"/>
       <c r="V41" s="48"/>
       <c r="W41" s="48"/>
       <c r="X41" s="48"/>
       <c r="Y41" s="48"/>
       <c r="Z41" s="48"/>
       <c r="AA41" s="48"/>
       <c r="AB41" s="48"/>
       <c r="AC41" s="48"/>
       <c r="AD41" s="48"/>
       <c r="AE41" s="48"/>
-      <c r="AF41" s="98"/>
-      <c r="AG41" s="99"/>
+      <c r="AF41" s="48"/>
+      <c r="AG41" s="98"/>
+      <c r="AH41" s="99"/>
     </row>
-    <row r="42" spans="1:33" ht="15" customHeight="1">
+    <row r="42" spans="1:34" ht="15" customHeight="1">
       <c r="A42" s="49" t="s">
         <v>17</v>
       </c>
       <c r="B42" s="50">
         <f>SUM(B44:B45)</f>
         <v>3859.0918143796052</v>
       </c>
       <c r="C42" s="51">
-        <f t="shared" ref="C42:Q42" si="40">SUM(C44:C45)</f>
+        <f t="shared" ref="C42:Q42" si="42">SUM(C44:C45)</f>
         <v>4084.4785235344884</v>
       </c>
       <c r="D42" s="51">
-        <f t="shared" si="40"/>
+        <f t="shared" si="42"/>
         <v>4268.4392219345418</v>
       </c>
       <c r="E42" s="51">
-        <f t="shared" si="40"/>
+        <f t="shared" si="42"/>
         <v>6749.8838212839401</v>
       </c>
       <c r="F42" s="51">
-        <f t="shared" si="40"/>
+        <f t="shared" si="42"/>
         <v>8067.8238398725352</v>
       </c>
       <c r="G42" s="51">
-        <f t="shared" si="40"/>
+        <f t="shared" si="42"/>
         <v>9071.0257950607447</v>
       </c>
       <c r="H42" s="51">
-        <f t="shared" si="40"/>
+        <f t="shared" si="42"/>
         <v>13484.568010622053</v>
       </c>
       <c r="I42" s="51">
-        <f t="shared" si="40"/>
+        <f t="shared" si="42"/>
         <v>16005.142363340634</v>
       </c>
       <c r="J42" s="51">
-        <f t="shared" si="40"/>
+        <f t="shared" si="42"/>
         <v>17616.92701865498</v>
       </c>
       <c r="K42" s="51">
-        <f t="shared" si="40"/>
+        <f t="shared" si="42"/>
         <v>17014.468793401051</v>
       </c>
       <c r="L42" s="51">
-        <f t="shared" si="40"/>
+        <f t="shared" si="42"/>
         <v>17983.903424616608</v>
       </c>
       <c r="M42" s="51">
-        <f t="shared" si="40"/>
+        <f t="shared" si="42"/>
         <v>19317.092507535017</v>
       </c>
       <c r="N42" s="51">
-        <f t="shared" si="40"/>
+        <f t="shared" si="42"/>
         <v>17588.89134501759</v>
       </c>
       <c r="O42" s="51">
-        <f t="shared" si="40"/>
+        <f t="shared" si="42"/>
         <v>17767.814060612094</v>
       </c>
       <c r="P42" s="51">
-        <f t="shared" si="40"/>
+        <f t="shared" si="42"/>
         <v>19189.728085042818</v>
       </c>
       <c r="Q42" s="51">
-        <f t="shared" si="40"/>
+        <f t="shared" si="42"/>
         <v>19629.750867357103</v>
       </c>
       <c r="R42" s="51">
         <f>SUM(R43,R45)</f>
         <v>23320.715</v>
       </c>
       <c r="S42" s="51">
-        <f t="shared" ref="S42:X42" si="41">SUM(S43,S45)</f>
+        <f t="shared" ref="S42:X42" si="43">SUM(S43,S45)</f>
         <v>27939.902000000002</v>
       </c>
       <c r="T42" s="51">
-        <f t="shared" si="41"/>
+        <f t="shared" si="43"/>
         <v>30994.246999999999</v>
       </c>
       <c r="U42" s="51">
-        <f t="shared" si="41"/>
+        <f t="shared" si="43"/>
         <v>38107.964000000007</v>
       </c>
       <c r="V42" s="51">
-        <f t="shared" si="41"/>
+        <f t="shared" si="43"/>
         <v>40762.885000000002</v>
       </c>
       <c r="W42" s="51">
-        <f t="shared" si="41"/>
+        <f t="shared" si="43"/>
         <v>40878.201000000001</v>
       </c>
       <c r="X42" s="51">
-        <f t="shared" si="41"/>
+        <f t="shared" si="43"/>
         <v>41473.620000000003</v>
       </c>
       <c r="Y42" s="51">
-        <f t="shared" ref="Y42:Z42" si="42">SUM(Y43,Y45)</f>
+        <f t="shared" ref="Y42:Z42" si="44">SUM(Y43,Y45)</f>
         <v>42553.851000000002</v>
       </c>
       <c r="Z42" s="51">
-        <f t="shared" si="42"/>
+        <f t="shared" si="44"/>
         <v>43653.938000000002</v>
       </c>
       <c r="AA42" s="51">
-        <f t="shared" ref="AA42" si="43">SUM(AA43,AA45)</f>
+        <f t="shared" ref="AA42" si="45">SUM(AA43,AA45)</f>
         <v>44479.163999999997</v>
       </c>
       <c r="AB42" s="51">
         <f>SUM(AB43,AB45)</f>
         <v>45391.938000000002</v>
       </c>
       <c r="AC42" s="51">
-        <f t="shared" ref="AC42:AD42" si="44">SUM(AC43,AC45)</f>
+        <f t="shared" ref="AC42:AD42" si="46">SUM(AC43,AC45)</f>
         <v>55090.907999999996</v>
       </c>
       <c r="AD42" s="51">
-        <f t="shared" si="44"/>
+        <f t="shared" si="46"/>
         <v>61355.920000000006</v>
       </c>
       <c r="AE42" s="51">
-        <f t="shared" ref="AE42:AF42" si="45">SUM(AE43,AE45)</f>
+        <f t="shared" ref="AE42:AF42" si="47">SUM(AE43,AE45)</f>
         <v>63508.570999999996</v>
       </c>
-      <c r="AF42" s="100">
-        <f t="shared" si="45"/>
+      <c r="AF42" s="51">
+        <f t="shared" si="47"/>
         <v>68882.245999999999</v>
       </c>
-      <c r="AG42" s="101">
-[...1 lines deleted...]
-        <v>77734.635000000009</v>
+      <c r="AG42" s="100">
+        <f t="shared" ref="AG42:AH42" si="48">SUM(AG43,AG45)</f>
+        <v>77734.845000000001</v>
+      </c>
+      <c r="AH42" s="101">
+        <f t="shared" si="48"/>
+        <v>83956.805999999997</v>
       </c>
     </row>
-    <row r="43" spans="1:33" ht="15" customHeight="1">
+    <row r="43" spans="1:34" ht="15" customHeight="1">
       <c r="A43" s="52" t="s">
         <v>18</v>
       </c>
       <c r="B43" s="53" t="s">
         <v>19</v>
       </c>
       <c r="C43" s="54" t="s">
         <v>19</v>
       </c>
       <c r="D43" s="55" t="s">
         <v>19</v>
       </c>
       <c r="E43" s="54" t="s">
         <v>19</v>
       </c>
       <c r="F43" s="54" t="s">
         <v>19</v>
       </c>
       <c r="G43" s="54" t="s">
         <v>19</v>
       </c>
       <c r="H43" s="55" t="s">
         <v>19</v>
       </c>
       <c r="I43" s="55" t="s">
@@ -5507,58 +5633,61 @@
       </c>
       <c r="X43" s="42">
         <v>38746.911</v>
       </c>
       <c r="Y43" s="42">
         <v>40029.245000000003</v>
       </c>
       <c r="Z43" s="42">
         <v>41137.046999999999</v>
       </c>
       <c r="AA43" s="42">
         <v>42266.491999999998</v>
       </c>
       <c r="AB43" s="42">
         <v>43509.338000000003</v>
       </c>
       <c r="AC43" s="42">
         <v>53213.582999999999</v>
       </c>
       <c r="AD43" s="42">
         <v>59485.334000000003</v>
       </c>
       <c r="AE43" s="42">
         <v>62945.184999999998</v>
       </c>
-      <c r="AF43" s="96">
+      <c r="AF43" s="42">
         <v>68468.899000000005</v>
       </c>
-      <c r="AG43" s="97">
-        <v>76814.603000000003</v>
+      <c r="AG43" s="96">
+        <v>76814.812999999995</v>
+      </c>
+      <c r="AH43" s="97">
+        <v>83037.031000000003</v>
       </c>
     </row>
-    <row r="44" spans="1:33" ht="15" customHeight="1">
+    <row r="44" spans="1:34" ht="15" customHeight="1">
       <c r="A44" s="56" t="s">
         <v>20</v>
       </c>
       <c r="B44" s="42">
         <v>2339.0094934607978</v>
       </c>
       <c r="C44" s="42">
         <v>2644.3935471021709</v>
       </c>
       <c r="D44" s="42">
         <v>3060.5789019451636</v>
       </c>
       <c r="E44" s="42">
         <v>5081.4578769169484</v>
       </c>
       <c r="F44" s="42">
         <v>5686.8240390360479</v>
       </c>
       <c r="G44" s="42">
         <v>5553.3002423819953</v>
       </c>
       <c r="H44" s="42">
         <v>8662.7197732191453</v>
       </c>
       <c r="I44" s="42">
@@ -5608,186 +5737,193 @@
       </c>
       <c r="X44" s="54" t="s">
         <v>19</v>
       </c>
       <c r="Y44" s="54" t="s">
         <v>19</v>
       </c>
       <c r="Z44" s="54" t="s">
         <v>19</v>
       </c>
       <c r="AA44" s="54" t="s">
         <v>19</v>
       </c>
       <c r="AB44" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AC44" s="54" t="s">
         <v>19</v>
       </c>
       <c r="AD44" s="54" t="s">
         <v>19</v>
       </c>
       <c r="AE44" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="AF44" s="102" t="s">
+      <c r="AF44" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="AG44" s="103" t="s">
+      <c r="AG44" s="102" t="s">
         <v>19</v>
       </c>
+      <c r="AH44" s="103" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="45" spans="1:33" ht="15" customHeight="1">
+    <row r="45" spans="1:34" ht="15" customHeight="1">
       <c r="A45" s="56" t="s">
         <v>21</v>
       </c>
       <c r="B45" s="42">
         <v>1520.0823209188077</v>
       </c>
       <c r="C45" s="42">
         <v>1440.0849764323175</v>
       </c>
       <c r="D45" s="42">
         <v>1207.8603199893785</v>
       </c>
       <c r="E45" s="42">
         <v>1668.4259443669914</v>
       </c>
       <c r="F45" s="42">
         <v>2380.9998008364878</v>
       </c>
       <c r="G45" s="57">
         <f>SUM(G46:G51)</f>
         <v>3517.7255526787494</v>
       </c>
       <c r="H45" s="57">
-        <f t="shared" ref="H45:P45" si="47">SUM(H46:H51)</f>
+        <f t="shared" ref="H45:P45" si="49">SUM(H46:H51)</f>
         <v>4821.8482374029072</v>
       </c>
       <c r="I45" s="57">
-        <f t="shared" si="47"/>
+        <f t="shared" si="49"/>
         <v>6032.2976830644629</v>
       </c>
       <c r="J45" s="57">
-        <f t="shared" si="47"/>
+        <f t="shared" si="49"/>
         <v>5616.4442674102102</v>
       </c>
       <c r="K45" s="57">
-        <f t="shared" si="47"/>
+        <f t="shared" si="49"/>
         <v>4802.4297948615813</v>
       </c>
       <c r="L45" s="57">
-        <f t="shared" si="47"/>
+        <f t="shared" si="49"/>
         <v>4661.8867423488009</v>
       </c>
       <c r="M45" s="57">
-        <f t="shared" si="47"/>
+        <f t="shared" si="49"/>
         <v>4929.8944433379802</v>
       </c>
       <c r="N45" s="57">
-        <f t="shared" si="47"/>
+        <f t="shared" si="49"/>
         <v>3879.3485693420967</v>
       </c>
       <c r="O45" s="57">
-        <f t="shared" si="47"/>
+        <f t="shared" si="49"/>
         <v>4545.2266148841527</v>
       </c>
       <c r="P45" s="57">
-        <f t="shared" si="47"/>
+        <f t="shared" si="49"/>
         <v>5187.9231892717244</v>
       </c>
       <c r="Q45" s="57">
         <f>SUM(Q46:Q51)</f>
         <v>4710.2404235544036</v>
       </c>
       <c r="R45" s="57">
         <f>SUM(R47:R51)</f>
         <v>102.59799999999998</v>
       </c>
       <c r="S45" s="57">
-        <f t="shared" ref="S45:X45" si="48">SUM(S47:S51)</f>
+        <f t="shared" ref="S45:X45" si="50">SUM(S47:S51)</f>
         <v>118.14500000000001</v>
       </c>
       <c r="T45" s="57">
-        <f t="shared" si="48"/>
+        <f t="shared" si="50"/>
         <v>108.77</v>
       </c>
       <c r="U45" s="57">
-        <f t="shared" si="48"/>
+        <f t="shared" si="50"/>
         <v>2137.6980000000003</v>
       </c>
       <c r="V45" s="57">
-        <f t="shared" si="48"/>
+        <f t="shared" si="50"/>
         <v>2821.873</v>
       </c>
       <c r="W45" s="57">
-        <f t="shared" si="48"/>
+        <f t="shared" si="50"/>
         <v>3226.8960000000002</v>
       </c>
       <c r="X45" s="57">
-        <f t="shared" si="48"/>
+        <f t="shared" si="50"/>
         <v>2726.7090000000003</v>
       </c>
       <c r="Y45" s="57">
-        <f t="shared" ref="Y45:Z45" si="49">SUM(Y47:Y51)</f>
+        <f t="shared" ref="Y45:Z45" si="51">SUM(Y47:Y51)</f>
         <v>2524.6060000000002</v>
       </c>
       <c r="Z45" s="57">
-        <f t="shared" si="49"/>
+        <f t="shared" si="51"/>
         <v>2516.8910000000001</v>
       </c>
       <c r="AA45" s="57">
-        <f t="shared" ref="AA45:AE45" si="50">SUM(AA47:AA51)</f>
+        <f t="shared" ref="AA45:AE45" si="52">SUM(AA47:AA51)</f>
         <v>2212.672</v>
       </c>
       <c r="AB45" s="79">
         <f>SUM(AB47:AB51)</f>
         <v>1882.6</v>
       </c>
       <c r="AC45" s="57">
-        <f t="shared" si="50"/>
+        <f t="shared" si="52"/>
         <v>1877.3250000000003</v>
       </c>
       <c r="AD45" s="57">
-        <f t="shared" si="50"/>
+        <f t="shared" si="52"/>
         <v>1870.5859999999998</v>
       </c>
       <c r="AE45" s="57">
-        <f t="shared" si="50"/>
+        <f t="shared" si="52"/>
         <v>563.38599999999997</v>
       </c>
-      <c r="AF45" s="104">
-        <f t="shared" ref="AF45:AG45" si="51">SUM(AF47:AF51)</f>
+      <c r="AF45" s="57">
+        <f t="shared" ref="AF45:AG45" si="53">SUM(AF47:AF51)</f>
         <v>413.34699999999998</v>
       </c>
-      <c r="AG45" s="105">
-        <f t="shared" si="51"/>
+      <c r="AG45" s="104">
+        <f t="shared" si="53"/>
         <v>920.03200000000015</v>
       </c>
+      <c r="AH45" s="105">
+        <f t="shared" ref="AH45" si="54">SUM(AH47:AH51)</f>
+        <v>919.77500000000009</v>
+      </c>
     </row>
-    <row r="46" spans="1:33" ht="15" customHeight="1">
+    <row r="46" spans="1:34" ht="15" customHeight="1">
       <c r="A46" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B46" s="58" t="s">
         <v>23</v>
       </c>
       <c r="C46" s="55" t="s">
         <v>23</v>
       </c>
       <c r="D46" s="55" t="s">
         <v>23</v>
       </c>
       <c r="E46" s="55" t="s">
         <v>23</v>
       </c>
       <c r="F46" s="55" t="s">
         <v>23</v>
       </c>
       <c r="G46" s="42">
         <v>0</v>
       </c>
       <c r="H46" s="42">
         <v>1596.0963951404103</v>
       </c>
       <c r="I46" s="42">
@@ -5837,58 +5973,61 @@
       </c>
       <c r="X46" s="54" t="s">
         <v>19</v>
       </c>
       <c r="Y46" s="54" t="s">
         <v>19</v>
       </c>
       <c r="Z46" s="54" t="s">
         <v>19</v>
       </c>
       <c r="AA46" s="54" t="s">
         <v>19</v>
       </c>
       <c r="AB46" s="42" t="s">
         <v>19</v>
       </c>
       <c r="AC46" s="54" t="s">
         <v>19</v>
       </c>
       <c r="AD46" s="54" t="s">
         <v>19</v>
       </c>
       <c r="AE46" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="AF46" s="102" t="s">
+      <c r="AF46" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="AG46" s="103" t="s">
+      <c r="AG46" s="102" t="s">
         <v>19</v>
       </c>
+      <c r="AH46" s="103" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="47" spans="1:33" ht="15" customHeight="1">
+    <row r="47" spans="1:34" ht="15" customHeight="1">
       <c r="A47" s="44" t="s">
         <v>24</v>
       </c>
       <c r="B47" s="58" t="s">
         <v>23</v>
       </c>
       <c r="C47" s="55" t="s">
         <v>23</v>
       </c>
       <c r="D47" s="55" t="s">
         <v>23</v>
       </c>
       <c r="E47" s="55" t="s">
         <v>23</v>
       </c>
       <c r="F47" s="55" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="42">
         <v>1555.4670384385579</v>
       </c>
       <c r="H47" s="42">
         <v>1671.9776936865167</v>
       </c>
       <c r="I47" s="42">
@@ -5938,58 +6077,61 @@
       </c>
       <c r="X47" s="42">
         <v>1160.0930000000001</v>
       </c>
       <c r="Y47" s="42">
         <v>1160.0930000000001</v>
       </c>
       <c r="Z47" s="42">
         <v>1160.0930000000001</v>
       </c>
       <c r="AA47" s="42">
         <v>1160.0989999999999</v>
       </c>
       <c r="AB47" s="42">
         <v>1162.875</v>
       </c>
       <c r="AC47" s="42">
         <v>1163.115</v>
       </c>
       <c r="AD47" s="42">
         <v>1161.444</v>
       </c>
       <c r="AE47" s="42">
         <v>4.0229999999999997</v>
       </c>
-      <c r="AF47" s="96">
+      <c r="AF47" s="42">
         <v>2.403</v>
       </c>
-      <c r="AG47" s="97">
+      <c r="AG47" s="96">
         <v>7.4999999999999997E-2</v>
       </c>
+      <c r="AH47" s="97">
+        <v>0.1</v>
+      </c>
     </row>
-    <row r="48" spans="1:33" ht="15" customHeight="1">
+    <row r="48" spans="1:34" ht="15" customHeight="1">
       <c r="A48" s="45" t="s">
         <v>25</v>
       </c>
       <c r="B48" s="58" t="s">
         <v>23</v>
       </c>
       <c r="C48" s="55" t="s">
         <v>23</v>
       </c>
       <c r="D48" s="55" t="s">
         <v>23</v>
       </c>
       <c r="E48" s="55" t="s">
         <v>23</v>
       </c>
       <c r="F48" s="55" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="42">
         <v>321.84823740290778</v>
       </c>
       <c r="H48" s="42">
         <v>355.50687114120694</v>
       </c>
       <c r="I48" s="42">
@@ -6039,58 +6181,61 @@
       </c>
       <c r="X48" s="42">
         <v>269.73500000000001</v>
       </c>
       <c r="Y48" s="42">
         <v>67.715000000000003</v>
       </c>
       <c r="Z48" s="42">
         <v>60.12</v>
       </c>
       <c r="AA48" s="42">
         <v>27.213000000000001</v>
       </c>
       <c r="AB48" s="42">
         <v>23.231999999999999</v>
       </c>
       <c r="AC48" s="42">
         <v>17.716999999999999</v>
       </c>
       <c r="AD48" s="42">
         <v>12.648999999999999</v>
       </c>
       <c r="AE48" s="42">
         <v>7.5170000000000003</v>
       </c>
-      <c r="AF48" s="96">
+      <c r="AF48" s="42">
         <v>2.9769999999999999</v>
       </c>
-      <c r="AG48" s="97">
+      <c r="AG48" s="96">
         <v>1.0049999999999999</v>
       </c>
+      <c r="AH48" s="97">
+        <v>0.82899999999999996</v>
+      </c>
     </row>
-    <row r="49" spans="1:33" ht="15" customHeight="1">
+    <row r="49" spans="1:34" ht="15" customHeight="1">
       <c r="A49" s="59" t="s">
         <v>26</v>
       </c>
       <c r="B49" s="58">
         <v>0</v>
       </c>
       <c r="C49" s="55">
         <v>0</v>
       </c>
       <c r="D49" s="55">
         <v>0</v>
       </c>
       <c r="E49" s="55">
         <v>0</v>
       </c>
       <c r="F49" s="55">
         <v>0</v>
       </c>
       <c r="G49" s="42">
         <v>0</v>
       </c>
       <c r="H49" s="42">
         <v>0</v>
       </c>
       <c r="I49" s="42">
@@ -6140,58 +6285,61 @@
       </c>
       <c r="X49" s="42">
         <v>888.91399999999999</v>
       </c>
       <c r="Y49" s="42">
         <v>888.83100000000002</v>
       </c>
       <c r="Z49" s="42">
         <v>888.71100000000001</v>
       </c>
       <c r="AA49" s="42">
         <v>617.39300000000003</v>
       </c>
       <c r="AB49" s="42">
         <v>288.52600000000001</v>
       </c>
       <c r="AC49" s="42">
         <v>288.52600000000001</v>
       </c>
       <c r="AD49" s="42">
         <v>288.52600000000001</v>
       </c>
       <c r="AE49" s="42">
         <v>143.87899999999999</v>
       </c>
-      <c r="AF49" s="96">
-[...2 lines deleted...]
-      <c r="AG49" s="97">
+      <c r="AF49" s="42">
+        <v>0</v>
+      </c>
+      <c r="AG49" s="96">
         <v>648.97400000000005</v>
       </c>
+      <c r="AH49" s="97">
+        <v>648.86800000000005</v>
+      </c>
     </row>
-    <row r="50" spans="1:33" ht="15" customHeight="1">
+    <row r="50" spans="1:34" ht="15" customHeight="1">
       <c r="A50" s="59" t="s">
         <v>27</v>
       </c>
       <c r="B50" s="58">
         <v>0</v>
       </c>
       <c r="C50" s="55">
         <v>0</v>
       </c>
       <c r="D50" s="55">
         <v>0</v>
       </c>
       <c r="E50" s="55">
         <v>0</v>
       </c>
       <c r="F50" s="55">
         <v>0</v>
       </c>
       <c r="G50" s="42">
         <v>0</v>
       </c>
       <c r="H50" s="42">
         <v>0</v>
       </c>
       <c r="I50" s="42">
@@ -6241,58 +6389,61 @@
       </c>
       <c r="X50" s="42">
         <v>0</v>
       </c>
       <c r="Y50" s="42">
         <v>0</v>
       </c>
       <c r="Z50" s="42">
         <v>0</v>
       </c>
       <c r="AA50" s="42">
         <v>0</v>
       </c>
       <c r="AB50" s="42">
         <v>0</v>
       </c>
       <c r="AC50" s="42">
         <v>0</v>
       </c>
       <c r="AD50" s="42">
         <v>0</v>
       </c>
       <c r="AE50" s="42">
         <v>0</v>
       </c>
-      <c r="AF50" s="96">
-[...2 lines deleted...]
-      <c r="AG50" s="97">
+      <c r="AF50" s="42">
+        <v>0</v>
+      </c>
+      <c r="AG50" s="96">
+        <v>0</v>
+      </c>
+      <c r="AH50" s="97">
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:33" ht="15" customHeight="1">
+    <row r="51" spans="1:34" ht="15" customHeight="1">
       <c r="A51" s="60" t="s">
         <v>28</v>
       </c>
       <c r="B51" s="58" t="s">
         <v>23</v>
       </c>
       <c r="C51" s="55" t="s">
         <v>23</v>
       </c>
       <c r="D51" s="55" t="s">
         <v>23</v>
       </c>
       <c r="E51" s="55" t="s">
         <v>23</v>
       </c>
       <c r="F51" s="55" t="s">
         <v>23</v>
       </c>
       <c r="G51" s="42">
         <v>1640.4102768372834</v>
       </c>
       <c r="H51" s="42">
         <v>1198.2672774347736</v>
       </c>
       <c r="I51" s="42">
@@ -6342,396 +6493,409 @@
       </c>
       <c r="X51" s="42">
         <v>407.96699999999998</v>
       </c>
       <c r="Y51" s="42">
         <v>407.96699999999998</v>
       </c>
       <c r="Z51" s="42">
         <v>407.96699999999998</v>
       </c>
       <c r="AA51" s="42">
         <v>407.96699999999998</v>
       </c>
       <c r="AB51" s="42">
         <v>407.96699999999998</v>
       </c>
       <c r="AC51" s="42">
         <v>407.96699999999998</v>
       </c>
       <c r="AD51" s="42">
         <v>407.96699999999998</v>
       </c>
       <c r="AE51" s="42">
         <v>407.96699999999998</v>
       </c>
-      <c r="AF51" s="96">
+      <c r="AF51" s="42">
         <v>407.96699999999998</v>
       </c>
-      <c r="AG51" s="97">
+      <c r="AG51" s="96">
         <v>269.97800000000001</v>
       </c>
+      <c r="AH51" s="97">
+        <v>269.97800000000001</v>
+      </c>
     </row>
-    <row r="52" spans="1:33" ht="15.75" customHeight="1" thickBot="1">
+    <row r="52" spans="1:34" ht="15.75" customHeight="1" thickBot="1">
       <c r="A52" s="61"/>
       <c r="B52" s="62"/>
       <c r="C52" s="63"/>
       <c r="D52" s="63"/>
       <c r="E52" s="63"/>
       <c r="F52" s="63"/>
       <c r="G52" s="63"/>
       <c r="H52" s="63"/>
       <c r="I52" s="63"/>
       <c r="J52" s="63"/>
       <c r="K52" s="63"/>
       <c r="L52" s="63"/>
       <c r="M52" s="63"/>
       <c r="N52" s="63"/>
       <c r="O52" s="63"/>
       <c r="P52" s="63"/>
       <c r="Q52" s="63"/>
       <c r="R52" s="63"/>
       <c r="S52" s="63"/>
       <c r="T52" s="63"/>
       <c r="U52" s="63"/>
       <c r="V52" s="63"/>
       <c r="W52" s="63"/>
       <c r="X52" s="63"/>
       <c r="Y52" s="63"/>
       <c r="Z52" s="63"/>
       <c r="AA52" s="63"/>
       <c r="AB52" s="63"/>
       <c r="AC52" s="63"/>
       <c r="AD52" s="63"/>
       <c r="AE52" s="63"/>
-      <c r="AF52" s="106"/>
-      <c r="AG52" s="107"/>
+      <c r="AF52" s="63"/>
+      <c r="AG52" s="106"/>
+      <c r="AH52" s="107"/>
     </row>
-    <row r="53" spans="1:33" ht="15" customHeight="1">
+    <row r="53" spans="1:34" ht="15" customHeight="1">
       <c r="A53" s="64" t="s">
         <v>29</v>
       </c>
       <c r="B53" s="65">
         <f>SUM(B55,B60)</f>
         <v>3859.0918143796052</v>
       </c>
       <c r="C53" s="66">
-        <f t="shared" ref="C53:X53" si="52">SUM(C55,C60)</f>
+        <f t="shared" ref="C53:X53" si="55">SUM(C55,C60)</f>
         <v>4084.478523534488</v>
       </c>
       <c r="D53" s="66">
-        <f t="shared" si="52"/>
+        <f t="shared" si="55"/>
         <v>4268.4392219345418</v>
       </c>
       <c r="E53" s="66">
-        <f t="shared" si="52"/>
+        <f t="shared" si="55"/>
         <v>6749.883821283941</v>
       </c>
       <c r="F53" s="66">
-        <f t="shared" si="52"/>
+        <f t="shared" si="55"/>
         <v>8067.8238398725352</v>
       </c>
       <c r="G53" s="66">
-        <f t="shared" si="52"/>
+        <f t="shared" si="55"/>
         <v>9071.0257950607447</v>
       </c>
       <c r="H53" s="66">
-        <f t="shared" si="52"/>
+        <f t="shared" si="55"/>
         <v>13484.568010622053</v>
       </c>
       <c r="I53" s="66">
-        <f t="shared" si="52"/>
+        <f t="shared" si="55"/>
         <v>16005.142363340634</v>
       </c>
       <c r="J53" s="66">
-        <f t="shared" si="52"/>
+        <f t="shared" si="55"/>
         <v>17616.9270186344</v>
       </c>
       <c r="K53" s="66">
-        <f t="shared" si="52"/>
+        <f t="shared" si="55"/>
         <v>17014.468793401051</v>
       </c>
       <c r="L53" s="66">
-        <f t="shared" si="52"/>
+        <f t="shared" si="55"/>
         <v>17983.903424616608</v>
       </c>
       <c r="M53" s="66">
-        <f t="shared" si="52"/>
+        <f t="shared" si="55"/>
         <v>19317.092507535017</v>
       </c>
       <c r="N53" s="66">
-        <f t="shared" si="52"/>
+        <f t="shared" si="55"/>
         <v>17588.8913389763</v>
       </c>
       <c r="O53" s="66">
-        <f t="shared" si="52"/>
+        <f t="shared" si="55"/>
         <v>17767.814053176655</v>
       </c>
       <c r="P53" s="66">
-        <f t="shared" si="52"/>
+        <f t="shared" si="55"/>
         <v>19189.728070570272</v>
       </c>
       <c r="Q53" s="66">
-        <f t="shared" si="52"/>
+        <f t="shared" si="55"/>
         <v>19629.75086357299</v>
       </c>
       <c r="R53" s="66">
-        <f t="shared" si="52"/>
+        <f t="shared" si="55"/>
         <v>23320.715</v>
       </c>
       <c r="S53" s="66">
-        <f t="shared" si="52"/>
+        <f t="shared" si="55"/>
         <v>27939.902000000002</v>
       </c>
       <c r="T53" s="66">
-        <f t="shared" si="52"/>
+        <f t="shared" si="55"/>
         <v>30994.247000000003</v>
       </c>
       <c r="U53" s="66">
-        <f t="shared" si="52"/>
+        <f t="shared" si="55"/>
         <v>38107.964</v>
       </c>
       <c r="V53" s="66">
-        <f t="shared" si="52"/>
+        <f t="shared" si="55"/>
         <v>40762.885000000002</v>
       </c>
       <c r="W53" s="66">
-        <f t="shared" si="52"/>
+        <f t="shared" si="55"/>
         <v>40878.201000000001</v>
       </c>
       <c r="X53" s="66">
-        <f t="shared" si="52"/>
+        <f t="shared" si="55"/>
         <v>41473.619999999995</v>
       </c>
       <c r="Y53" s="66">
-        <f t="shared" ref="Y53:Z53" si="53">SUM(Y55,Y60)</f>
+        <f t="shared" ref="Y53:Z53" si="56">SUM(Y55,Y60)</f>
         <v>42553.850999999995</v>
       </c>
       <c r="Z53" s="66">
-        <f t="shared" si="53"/>
+        <f t="shared" si="56"/>
         <v>43653.937999999995</v>
       </c>
       <c r="AA53" s="66">
-        <f t="shared" ref="AA53:AB53" si="54">SUM(AA55,AA60)</f>
+        <f t="shared" ref="AA53:AB53" si="57">SUM(AA55,AA60)</f>
         <v>44479.16399999999</v>
       </c>
       <c r="AB53" s="66">
-        <f t="shared" si="54"/>
+        <f t="shared" si="57"/>
         <v>45391.937999999995</v>
       </c>
       <c r="AC53" s="66">
-        <f t="shared" ref="AC53:AD53" si="55">SUM(AC55,AC60)</f>
+        <f t="shared" ref="AC53:AD53" si="58">SUM(AC55,AC60)</f>
         <v>55090.907999999996</v>
       </c>
       <c r="AD53" s="66">
-        <f t="shared" si="55"/>
+        <f t="shared" si="58"/>
         <v>61355.92</v>
       </c>
       <c r="AE53" s="66">
-        <f t="shared" ref="AE53:AF53" si="56">SUM(AE55,AE60)</f>
+        <f t="shared" ref="AE53:AF53" si="59">SUM(AE55,AE60)</f>
         <v>63508.570999999996</v>
       </c>
-      <c r="AF53" s="108">
-        <f t="shared" si="56"/>
+      <c r="AF53" s="66">
+        <f t="shared" si="59"/>
         <v>68882.246000000014</v>
       </c>
-      <c r="AG53" s="109">
-[...1 lines deleted...]
-        <v>77734.634999999995</v>
+      <c r="AG53" s="108">
+        <f t="shared" ref="AG53:AH53" si="60">SUM(AG55,AG60)</f>
+        <v>77734.845000000001</v>
+      </c>
+      <c r="AH53" s="109">
+        <f t="shared" si="60"/>
+        <v>83956.805999999982</v>
       </c>
     </row>
-    <row r="54" spans="1:33" ht="15" customHeight="1">
+    <row r="54" spans="1:34" ht="15" customHeight="1">
       <c r="A54" s="67"/>
       <c r="B54" s="68"/>
       <c r="C54" s="69"/>
       <c r="D54" s="69"/>
       <c r="E54" s="69"/>
       <c r="F54" s="69"/>
       <c r="G54" s="69">
         <v>0</v>
       </c>
       <c r="H54" s="69"/>
       <c r="I54" s="69"/>
       <c r="J54" s="69"/>
       <c r="K54" s="69"/>
       <c r="L54" s="69"/>
       <c r="M54" s="69"/>
       <c r="N54" s="69"/>
       <c r="O54" s="69"/>
       <c r="P54" s="69"/>
       <c r="Q54" s="69"/>
       <c r="R54" s="69"/>
       <c r="S54" s="69"/>
       <c r="T54" s="69"/>
       <c r="U54" s="69"/>
       <c r="V54" s="69"/>
       <c r="W54" s="69"/>
       <c r="X54" s="69"/>
       <c r="Y54" s="69"/>
       <c r="Z54" s="69"/>
       <c r="AA54" s="69"/>
       <c r="AB54" s="69"/>
       <c r="AC54" s="69"/>
       <c r="AD54" s="69"/>
       <c r="AE54" s="69"/>
-      <c r="AF54" s="110"/>
-      <c r="AG54" s="111"/>
+      <c r="AF54" s="69"/>
+      <c r="AG54" s="110"/>
+      <c r="AH54" s="111"/>
     </row>
-    <row r="55" spans="1:33" ht="15" customHeight="1">
+    <row r="55" spans="1:34" ht="15" customHeight="1">
       <c r="A55" s="70" t="s">
         <v>30</v>
       </c>
       <c r="B55" s="71">
         <f>SUM(B56:B59)</f>
         <v>1922.3594237535683</v>
       </c>
       <c r="C55" s="72">
-        <f t="shared" ref="C55:AE55" si="58">SUM(C56:C59)</f>
+        <f t="shared" ref="C55:AE55" si="61">SUM(C56:C59)</f>
         <v>2420.3014007833763</v>
       </c>
       <c r="D55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>2836.4535617074953</v>
       </c>
       <c r="E55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>4897.2648210847774</v>
       </c>
       <c r="F55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>5521.2859656110995</v>
       </c>
       <c r="G55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>5489.833469494788</v>
       </c>
       <c r="H55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>8492.6009389895771</v>
       </c>
       <c r="I55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>9676.9872813516558</v>
       </c>
       <c r="J55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>10991.413263095001</v>
       </c>
       <c r="K55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>11135.228270264888</v>
       </c>
       <c r="L55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>11870.811743012679</v>
       </c>
       <c r="M55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>11758.538434641172</v>
       </c>
       <c r="N55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>10916.02723488017</v>
       </c>
       <c r="O55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>10630.799713403703</v>
       </c>
       <c r="P55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>12002.320382858661</v>
       </c>
       <c r="Q55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>12230.417331076145</v>
       </c>
       <c r="R55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>15303.929</v>
       </c>
       <c r="S55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>17787.442999999999</v>
       </c>
       <c r="T55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>18755.736000000001</v>
       </c>
       <c r="U55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>20337.690999999999</v>
       </c>
       <c r="V55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>16124.972</v>
       </c>
       <c r="W55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>16185.242</v>
       </c>
       <c r="X55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>19448.068999999996</v>
       </c>
       <c r="Y55" s="72">
         <f>SUM(Y56:Y59)</f>
         <v>20308.048999999999</v>
       </c>
       <c r="Z55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>18742.099999999999</v>
       </c>
       <c r="AA55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>19006.885999999995</v>
       </c>
       <c r="AB55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>19358.101999999999</v>
       </c>
       <c r="AC55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>25405.017</v>
       </c>
       <c r="AD55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>30867.664999999997</v>
       </c>
       <c r="AE55" s="72">
-        <f t="shared" si="58"/>
+        <f t="shared" si="61"/>
         <v>32960.142999999996</v>
       </c>
-      <c r="AF55" s="112">
-        <f t="shared" ref="AF55:AG55" si="59">SUM(AF56:AF59)</f>
+      <c r="AF55" s="72">
+        <f t="shared" ref="AF55:AG55" si="62">SUM(AF56:AF59)</f>
         <v>33001.772000000004</v>
       </c>
-      <c r="AG55" s="113">
-[...1 lines deleted...]
-        <v>32811.642999999996</v>
+      <c r="AG55" s="112">
+        <f t="shared" si="62"/>
+        <v>32811.853000000003</v>
+      </c>
+      <c r="AH55" s="113">
+        <f t="shared" ref="AH55" si="63">SUM(AH56:AH59)</f>
+        <v>33746.12999999999</v>
       </c>
     </row>
-    <row r="56" spans="1:33" ht="15" customHeight="1">
+    <row r="56" spans="1:34" ht="15" customHeight="1">
       <c r="A56" s="73" t="s">
         <v>31</v>
       </c>
       <c r="B56" s="42">
         <v>0.96262364734780581</v>
       </c>
       <c r="C56" s="42">
         <v>1.1949810794662417</v>
       </c>
       <c r="D56" s="42">
         <v>2.1576047268140477</v>
       </c>
       <c r="E56" s="42">
         <v>54.603996547832438</v>
       </c>
       <c r="F56" s="42">
         <v>40.89490805284472</v>
       </c>
       <c r="G56" s="42">
         <v>47.301334395538738</v>
       </c>
       <c r="H56" s="42">
         <v>51.981676956781513</v>
       </c>
       <c r="I56" s="42">
@@ -6781,58 +6945,61 @@
       </c>
       <c r="X56" s="42">
         <v>325.60199999999998</v>
       </c>
       <c r="Y56" s="42">
         <v>540.85500000000002</v>
       </c>
       <c r="Z56" s="42">
         <v>564.06399999999996</v>
       </c>
       <c r="AA56" s="42">
         <v>622.17100000000005</v>
       </c>
       <c r="AB56" s="42">
         <v>565.15</v>
       </c>
       <c r="AC56" s="42">
         <v>645.51400000000001</v>
       </c>
       <c r="AD56" s="42">
         <v>2367.6770000000001</v>
       </c>
       <c r="AE56" s="42">
         <v>580.26300000000003</v>
       </c>
-      <c r="AF56" s="96">
+      <c r="AF56" s="42">
         <v>343.07100000000003</v>
       </c>
-      <c r="AG56" s="97">
-        <v>495.43</v>
+      <c r="AG56" s="96">
+        <v>495.48</v>
+      </c>
+      <c r="AH56" s="97">
+        <v>591.98400000000004</v>
       </c>
     </row>
-    <row r="57" spans="1:33" ht="15" customHeight="1">
+    <row r="57" spans="1:34" ht="15" customHeight="1">
       <c r="A57" s="73" t="s">
         <v>32</v>
       </c>
       <c r="B57" s="42">
         <v>1921.3968001062206</v>
       </c>
       <c r="C57" s="42">
         <v>2419.10641970391</v>
       </c>
       <c r="D57" s="42">
         <v>2834.2959569806812</v>
       </c>
       <c r="E57" s="42">
         <v>3762.929031401447</v>
       </c>
       <c r="F57" s="42">
         <v>4559.990075018256</v>
       </c>
       <c r="G57" s="42">
         <v>4629.3475105224716</v>
       </c>
       <c r="H57" s="42">
         <v>7668.1303819956183</v>
       </c>
       <c r="I57" s="42">
@@ -6882,58 +7049,61 @@
       </c>
       <c r="X57" s="42">
         <v>19107.153999999999</v>
       </c>
       <c r="Y57" s="42">
         <v>19764.580999999998</v>
       </c>
       <c r="Z57" s="42">
         <v>18178.005000000001</v>
       </c>
       <c r="AA57" s="42">
         <v>18384.669999999998</v>
       </c>
       <c r="AB57" s="42">
         <v>18792.448</v>
       </c>
       <c r="AC57" s="42">
         <v>24746.79</v>
       </c>
       <c r="AD57" s="42">
         <v>28486.047999999999</v>
       </c>
       <c r="AE57" s="42">
         <v>32359.894</v>
       </c>
-      <c r="AF57" s="96">
+      <c r="AF57" s="42">
         <v>32637.421999999999</v>
       </c>
-      <c r="AG57" s="97">
-        <v>32280.234</v>
+      <c r="AG57" s="96">
+        <v>32280.394</v>
+      </c>
+      <c r="AH57" s="97">
+        <v>32633.353999999999</v>
       </c>
     </row>
-    <row r="58" spans="1:33" ht="15" customHeight="1">
+    <row r="58" spans="1:34" ht="15" customHeight="1">
       <c r="A58" s="73" t="s">
         <v>33</v>
       </c>
       <c r="B58" s="42">
         <v>0</v>
       </c>
       <c r="C58" s="42">
         <v>0</v>
       </c>
       <c r="D58" s="42">
         <v>0</v>
       </c>
       <c r="E58" s="42">
         <v>1079.7317931354976</v>
       </c>
       <c r="F58" s="42">
         <v>920.40098253999861</v>
       </c>
       <c r="G58" s="42">
         <v>813.18462457677754</v>
       </c>
       <c r="H58" s="42">
         <v>772.48888003717718</v>
       </c>
       <c r="I58" s="42">
@@ -6983,58 +7153,61 @@
       </c>
       <c r="X58" s="42">
         <v>15.313000000000001</v>
       </c>
       <c r="Y58" s="42">
         <v>5.2999999999999999E-2</v>
       </c>
       <c r="Z58" s="42">
         <v>3.1E-2</v>
       </c>
       <c r="AA58" s="42">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="AB58" s="42">
         <v>0.36899999999999999</v>
       </c>
       <c r="AC58" s="42">
         <v>0.72399999999999998</v>
       </c>
       <c r="AD58" s="42">
         <v>0.502</v>
       </c>
       <c r="AE58" s="42">
         <v>0.43</v>
       </c>
-      <c r="AF58" s="96">
+      <c r="AF58" s="42">
         <v>0.41699999999999998</v>
       </c>
-      <c r="AG58" s="97">
+      <c r="AG58" s="96">
         <v>34.484000000000002</v>
       </c>
+      <c r="AH58" s="97">
+        <v>519.20000000000005</v>
+      </c>
     </row>
-    <row r="59" spans="1:33" ht="15" customHeight="1">
+    <row r="59" spans="1:34" ht="15" customHeight="1">
       <c r="A59" s="73" t="s">
         <v>46</v>
       </c>
       <c r="B59" s="42">
         <v>0</v>
       </c>
       <c r="C59" s="42">
         <v>0</v>
       </c>
       <c r="D59" s="42">
         <v>0</v>
       </c>
       <c r="E59" s="42">
         <v>0</v>
       </c>
       <c r="F59" s="42">
         <v>0</v>
       </c>
       <c r="G59" s="42">
         <v>0</v>
       </c>
       <c r="H59" s="42">
         <v>0</v>
       </c>
       <c r="I59" s="42">
@@ -7084,58 +7257,61 @@
       </c>
       <c r="X59" s="42">
         <v>0</v>
       </c>
       <c r="Y59" s="42">
         <v>2.56</v>
       </c>
       <c r="Z59" s="42">
         <v>0</v>
       </c>
       <c r="AA59" s="42">
         <v>0</v>
       </c>
       <c r="AB59" s="42">
         <v>0.13500000000000001</v>
       </c>
       <c r="AC59" s="42">
         <v>11.989000000000001</v>
       </c>
       <c r="AD59" s="42">
         <v>13.438000000000001</v>
       </c>
       <c r="AE59" s="42">
         <v>19.556000000000001</v>
       </c>
-      <c r="AF59" s="96">
+      <c r="AF59" s="42">
         <v>20.861999999999998</v>
       </c>
-      <c r="AG59" s="97">
+      <c r="AG59" s="96">
         <v>1.4950000000000001</v>
       </c>
+      <c r="AH59" s="97">
+        <v>1.5920000000000001</v>
+      </c>
     </row>
-    <row r="60" spans="1:33" ht="15.75" customHeight="1" thickBot="1">
+    <row r="60" spans="1:34" ht="15.75" customHeight="1" thickBot="1">
       <c r="A60" s="74" t="s">
         <v>34</v>
       </c>
       <c r="B60" s="48">
         <v>1936.7323906260372</v>
       </c>
       <c r="C60" s="48">
         <v>1664.1771227511119</v>
       </c>
       <c r="D60" s="48">
         <v>1431.9856602270463</v>
       </c>
       <c r="E60" s="48">
         <v>1852.6190001991633</v>
       </c>
       <c r="F60" s="48">
         <v>2546.5378742614353</v>
       </c>
       <c r="G60" s="48">
         <v>3581.1923255659563</v>
       </c>
       <c r="H60" s="48">
         <v>4991.9670716324763</v>
       </c>
       <c r="I60" s="48">
@@ -7185,616 +7361,635 @@
       </c>
       <c r="X60" s="48">
         <v>22025.550999999999</v>
       </c>
       <c r="Y60" s="48">
         <v>22245.802</v>
       </c>
       <c r="Z60" s="48">
         <v>24911.838</v>
       </c>
       <c r="AA60" s="48">
         <v>25472.277999999998</v>
       </c>
       <c r="AB60" s="48">
         <v>26033.835999999999</v>
       </c>
       <c r="AC60" s="48">
         <v>29685.891</v>
       </c>
       <c r="AD60" s="48">
         <v>30488.255000000001</v>
       </c>
       <c r="AE60" s="48">
         <v>30548.428</v>
       </c>
-      <c r="AF60" s="98">
+      <c r="AF60" s="48">
         <v>35880.474000000002</v>
       </c>
-      <c r="AG60" s="99">
+      <c r="AG60" s="98">
         <v>44922.991999999998</v>
       </c>
+      <c r="AH60" s="99">
+        <v>50210.675999999999</v>
+      </c>
     </row>
-    <row r="61" spans="1:33" ht="15" customHeight="1">
+    <row r="61" spans="1:34" ht="15" customHeight="1">
       <c r="A61" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="2"/>
       <c r="E61" s="2"/>
       <c r="F61" s="2"/>
       <c r="G61" s="2"/>
       <c r="H61" s="2"/>
     </row>
-    <row r="62" spans="1:33" ht="15" customHeight="1">
+    <row r="62" spans="1:34" ht="15" customHeight="1">
       <c r="A62" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B62" s="4"/>
       <c r="J62" s="5"/>
     </row>
-    <row r="63" spans="1:33" ht="15" customHeight="1">
+    <row r="63" spans="1:34" ht="15" customHeight="1">
       <c r="A63" s="6" t="s">
         <v>36</v>
       </c>
       <c r="J63" s="5"/>
     </row>
-    <row r="64" spans="1:33" ht="15" customHeight="1">
+    <row r="64" spans="1:34" ht="15" customHeight="1">
       <c r="A64" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J64" s="5"/>
     </row>
-    <row r="66" spans="1:33" ht="15" customHeight="1">
+    <row r="66" spans="1:34" ht="15" customHeight="1">
       <c r="A66" s="75" t="s">
         <v>38</v>
       </c>
       <c r="B66" s="76">
         <f>B8-B42</f>
         <v>0</v>
       </c>
       <c r="C66" s="76">
-        <f t="shared" ref="C66:W66" si="60">C8-C42</f>
+        <f t="shared" ref="C66:W66" si="64">C8-C42</f>
         <v>0</v>
       </c>
       <c r="D66" s="76">
-        <f t="shared" si="60"/>
+        <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="E66" s="76">
-        <f t="shared" si="60"/>
+        <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="F66" s="76">
-        <f t="shared" si="60"/>
+        <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="G66" s="76">
-        <f t="shared" si="60"/>
+        <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="H66" s="76">
-        <f t="shared" si="60"/>
+        <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="I66" s="76">
-        <f t="shared" si="60"/>
+        <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="J66" s="76">
-        <f t="shared" si="60"/>
+        <f t="shared" si="64"/>
         <v>-2.0576408132910728E-8</v>
       </c>
       <c r="K66" s="76">
-        <f t="shared" si="60"/>
+        <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="L66" s="76">
-        <f t="shared" si="60"/>
+        <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="M66" s="76">
-        <f t="shared" si="60"/>
+        <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="N66" s="76">
-        <f t="shared" si="60"/>
+        <f t="shared" si="64"/>
         <v>-6.0412894526962191E-6</v>
       </c>
       <c r="O66" s="76">
-        <f t="shared" si="60"/>
+        <f t="shared" si="64"/>
         <v>-3.4355706156929955E-4</v>
       </c>
       <c r="P66" s="76">
-        <f t="shared" si="60"/>
+        <f t="shared" si="64"/>
         <v>-1.4472549082711339E-5</v>
       </c>
       <c r="Q66" s="76">
         <f>Q8-Q42</f>
         <v>-3.78411277779378E-6</v>
       </c>
       <c r="R66" s="76">
-        <f t="shared" si="60"/>
+        <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="S66" s="76">
-        <f t="shared" si="60"/>
+        <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="T66" s="76">
-        <f t="shared" si="60"/>
+        <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="U66" s="76">
-        <f t="shared" si="60"/>
+        <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="V66" s="76">
-        <f t="shared" si="60"/>
+        <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="W66" s="76">
-        <f t="shared" si="60"/>
+        <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="X66" s="76">
-        <f t="shared" ref="X66:Y66" si="61">X8-X42</f>
+        <f t="shared" ref="X66:Y66" si="65">X8-X42</f>
         <v>0</v>
       </c>
       <c r="Y66" s="76">
-        <f t="shared" si="61"/>
+        <f t="shared" si="65"/>
         <v>0</v>
       </c>
       <c r="Z66" s="76">
-        <f t="shared" ref="Z66:AA66" si="62">Z8-Z42</f>
+        <f t="shared" ref="Z66:AA66" si="66">Z8-Z42</f>
         <v>0</v>
       </c>
       <c r="AA66" s="76">
-        <f t="shared" si="62"/>
+        <f t="shared" si="66"/>
         <v>0</v>
       </c>
       <c r="AB66" s="76">
         <f>AB8-AB42</f>
         <v>0</v>
       </c>
       <c r="AC66" s="76">
-        <f t="shared" ref="AC66" si="63">AC8-AC42</f>
+        <f t="shared" ref="AC66" si="67">AC8-AC42</f>
         <v>0</v>
       </c>
       <c r="AD66" s="76">
-        <f t="shared" ref="AD66:AE66" si="64">AD8-AD42</f>
+        <f t="shared" ref="AD66:AE66" si="68">AD8-AD42</f>
         <v>0</v>
       </c>
       <c r="AE66" s="76">
-        <f t="shared" si="64"/>
+        <f t="shared" si="68"/>
         <v>0</v>
       </c>
       <c r="AF66" s="76">
         <f>AF8-AF42</f>
         <v>0</v>
       </c>
       <c r="AG66" s="76">
         <f>AG8-AG42</f>
         <v>0</v>
       </c>
+      <c r="AH66" s="76">
+        <f>AH8-AH42</f>
+        <v>0</v>
+      </c>
     </row>
-    <row r="67" spans="1:33" ht="15" customHeight="1">
+    <row r="67" spans="1:34" ht="15" customHeight="1">
       <c r="A67" s="75" t="s">
         <v>39</v>
       </c>
       <c r="B67" s="76">
         <f>B8-B53</f>
         <v>0</v>
       </c>
       <c r="C67" s="76">
-        <f t="shared" ref="C67:W67" si="65">C8-C53</f>
+        <f t="shared" ref="C67:W67" si="69">C8-C53</f>
         <v>0</v>
       </c>
       <c r="D67" s="76">
-        <f t="shared" si="65"/>
+        <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="E67" s="76">
-        <f t="shared" si="65"/>
+        <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="F67" s="76">
-        <f t="shared" si="65"/>
+        <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="G67" s="76">
-        <f t="shared" si="65"/>
+        <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="H67" s="76">
-        <f t="shared" si="65"/>
+        <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="I67" s="76">
-        <f t="shared" si="65"/>
+        <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="J67" s="76">
-        <f t="shared" si="65"/>
+        <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="K67" s="76">
-        <f t="shared" si="65"/>
+        <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="L67" s="76">
-        <f t="shared" si="65"/>
+        <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="M67" s="76">
-        <f t="shared" si="65"/>
+        <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="N67" s="76">
-        <f t="shared" si="65"/>
+        <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="O67" s="76">
-        <f t="shared" si="65"/>
+        <f t="shared" si="69"/>
         <v>-3.3612162224017084E-4</v>
       </c>
       <c r="P67" s="76">
-        <f t="shared" si="65"/>
+        <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="Q67" s="76">
-        <f t="shared" si="65"/>
+        <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="R67" s="76">
-        <f t="shared" si="65"/>
+        <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="S67" s="76">
-        <f t="shared" si="65"/>
+        <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="T67" s="76">
-        <f t="shared" si="65"/>
+        <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="U67" s="76">
-        <f t="shared" si="65"/>
+        <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="V67" s="76">
-        <f t="shared" si="65"/>
+        <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="W67" s="76">
-        <f t="shared" si="65"/>
+        <f t="shared" si="69"/>
         <v>0</v>
       </c>
       <c r="X67" s="76">
-        <f t="shared" ref="X67:Y67" si="66">X8-X53</f>
+        <f t="shared" ref="X67:Y67" si="70">X8-X53</f>
         <v>0</v>
       </c>
       <c r="Y67" s="76">
-        <f t="shared" si="66"/>
+        <f t="shared" si="70"/>
         <v>0</v>
       </c>
       <c r="Z67" s="76">
-        <f t="shared" ref="Z67:AA67" si="67">Z8-Z53</f>
+        <f t="shared" ref="Z67:AA67" si="71">Z8-Z53</f>
         <v>0</v>
       </c>
       <c r="AA67" s="76">
-        <f t="shared" si="67"/>
+        <f t="shared" si="71"/>
         <v>0</v>
       </c>
       <c r="AB67" s="76">
-        <f t="shared" ref="AB67:AC67" si="68">AB8-AB53</f>
+        <f t="shared" ref="AB67:AC67" si="72">AB8-AB53</f>
         <v>0</v>
       </c>
       <c r="AC67" s="76">
-        <f t="shared" si="68"/>
+        <f t="shared" si="72"/>
         <v>0</v>
       </c>
       <c r="AD67" s="76">
-        <f t="shared" ref="AD67:AE67" si="69">AD8-AD53</f>
+        <f t="shared" ref="AD67:AE67" si="73">AD8-AD53</f>
         <v>0</v>
       </c>
       <c r="AE67" s="76">
-        <f t="shared" si="69"/>
+        <f t="shared" si="73"/>
         <v>0</v>
       </c>
       <c r="AF67" s="76">
-        <f t="shared" ref="AF67:AG67" si="70">AF8-AF53</f>
+        <f t="shared" ref="AF67:AG67" si="74">AF8-AF53</f>
         <v>0</v>
       </c>
       <c r="AG67" s="76">
-        <f t="shared" si="70"/>
+        <f t="shared" si="74"/>
+        <v>0</v>
+      </c>
+      <c r="AH67" s="76">
+        <f t="shared" ref="AH67" si="75">AH8-AH53</f>
         <v>0</v>
       </c>
     </row>
-    <row r="68" spans="1:33" ht="15" customHeight="1">
+    <row r="68" spans="1:34" ht="15" customHeight="1">
       <c r="A68" s="75" t="s">
         <v>40</v>
       </c>
       <c r="B68" s="76">
         <f>B12-B55</f>
         <v>0</v>
       </c>
       <c r="C68" s="76">
-        <f t="shared" ref="C68:W68" si="71">C12-C55</f>
+        <f t="shared" ref="C68:W68" si="76">C12-C55</f>
         <v>0</v>
       </c>
       <c r="D68" s="76">
-        <f t="shared" si="71"/>
+        <f t="shared" si="76"/>
         <v>0</v>
       </c>
       <c r="E68" s="76">
-        <f t="shared" si="71"/>
+        <f t="shared" si="76"/>
         <v>0</v>
       </c>
       <c r="F68" s="76">
-        <f t="shared" si="71"/>
+        <f t="shared" si="76"/>
         <v>0</v>
       </c>
       <c r="G68" s="76">
-        <f t="shared" si="71"/>
+        <f t="shared" si="76"/>
         <v>0</v>
       </c>
       <c r="H68" s="76">
-        <f t="shared" si="71"/>
+        <f t="shared" si="76"/>
         <v>0</v>
       </c>
       <c r="I68" s="76">
-        <f t="shared" si="71"/>
+        <f t="shared" si="76"/>
         <v>0</v>
       </c>
       <c r="J68" s="76">
-        <f t="shared" si="71"/>
+        <f t="shared" si="76"/>
         <v>0</v>
       </c>
       <c r="K68" s="76">
-        <f t="shared" si="71"/>
+        <f t="shared" si="76"/>
         <v>0</v>
       </c>
       <c r="L68" s="76">
-        <f t="shared" si="71"/>
+        <f t="shared" si="76"/>
         <v>0</v>
       </c>
       <c r="M68" s="76">
-        <f t="shared" si="71"/>
+        <f t="shared" si="76"/>
         <v>0</v>
       </c>
       <c r="N68" s="76">
-        <f t="shared" si="71"/>
+        <f t="shared" si="76"/>
         <v>0</v>
       </c>
       <c r="O68" s="76">
-        <f t="shared" si="71"/>
+        <f t="shared" si="76"/>
         <v>-3.3612162224017084E-4</v>
       </c>
       <c r="P68" s="76">
-        <f t="shared" si="71"/>
+        <f t="shared" si="76"/>
         <v>0</v>
       </c>
       <c r="Q68" s="76">
-        <f t="shared" si="71"/>
+        <f t="shared" si="76"/>
         <v>0</v>
       </c>
       <c r="R68" s="76">
-        <f t="shared" si="71"/>
+        <f t="shared" si="76"/>
         <v>0</v>
       </c>
       <c r="S68" s="76">
-        <f t="shared" si="71"/>
+        <f t="shared" si="76"/>
         <v>0</v>
       </c>
       <c r="T68" s="76">
-        <f t="shared" si="71"/>
+        <f t="shared" si="76"/>
         <v>0</v>
       </c>
       <c r="U68" s="76">
-        <f t="shared" si="71"/>
+        <f t="shared" si="76"/>
         <v>0</v>
       </c>
       <c r="V68" s="76">
-        <f t="shared" si="71"/>
+        <f t="shared" si="76"/>
         <v>0</v>
       </c>
       <c r="W68" s="76">
-        <f t="shared" si="71"/>
+        <f t="shared" si="76"/>
         <v>0</v>
       </c>
       <c r="X68" s="76">
-        <f t="shared" ref="X68:Y68" si="72">X12-X55</f>
+        <f t="shared" ref="X68:Y68" si="77">X12-X55</f>
         <v>0</v>
       </c>
       <c r="Y68" s="76">
-        <f t="shared" si="72"/>
+        <f t="shared" si="77"/>
         <v>0</v>
       </c>
       <c r="Z68" s="76">
-        <f t="shared" ref="Z68:AA68" si="73">Z12-Z55</f>
+        <f t="shared" ref="Z68:AA68" si="78">Z12-Z55</f>
         <v>0</v>
       </c>
       <c r="AA68" s="76">
-        <f t="shared" si="73"/>
+        <f t="shared" si="78"/>
         <v>0</v>
       </c>
       <c r="AB68" s="76">
-        <f t="shared" ref="AB68:AC68" si="74">AB12-AB55</f>
+        <f t="shared" ref="AB68:AC68" si="79">AB12-AB55</f>
         <v>0</v>
       </c>
       <c r="AC68" s="76">
-        <f t="shared" si="74"/>
+        <f t="shared" si="79"/>
         <v>0</v>
       </c>
       <c r="AD68" s="76">
-        <f t="shared" ref="AD68:AE68" si="75">AD12-AD55</f>
+        <f t="shared" ref="AD68:AE68" si="80">AD12-AD55</f>
         <v>0</v>
       </c>
       <c r="AE68" s="76">
-        <f t="shared" si="75"/>
+        <f t="shared" si="80"/>
         <v>0</v>
       </c>
       <c r="AF68" s="76">
-        <f t="shared" ref="AF68:AG68" si="76">AF12-AF55</f>
+        <f t="shared" ref="AF68:AG68" si="81">AF12-AF55</f>
         <v>0</v>
       </c>
       <c r="AG68" s="76">
-        <f t="shared" si="76"/>
+        <f t="shared" si="81"/>
+        <v>0</v>
+      </c>
+      <c r="AH68" s="76">
+        <f t="shared" ref="AH68" si="82">AH12-AH55</f>
         <v>0</v>
       </c>
     </row>
-    <row r="69" spans="1:33" ht="15" customHeight="1">
+    <row r="69" spans="1:34" ht="15" customHeight="1">
       <c r="A69" s="77" t="s">
         <v>41</v>
       </c>
       <c r="B69" s="76">
         <f>B27-B60</f>
         <v>0</v>
       </c>
       <c r="C69" s="76">
-        <f t="shared" ref="C69:W69" si="77">C27-C60</f>
+        <f t="shared" ref="C69:W69" si="83">C27-C60</f>
         <v>0</v>
       </c>
       <c r="D69" s="76">
-        <f t="shared" si="77"/>
+        <f t="shared" si="83"/>
         <v>0</v>
       </c>
       <c r="E69" s="76">
-        <f t="shared" si="77"/>
+        <f t="shared" si="83"/>
         <v>0</v>
       </c>
       <c r="F69" s="76">
-        <f t="shared" si="77"/>
+        <f t="shared" si="83"/>
         <v>0</v>
       </c>
       <c r="G69" s="76">
-        <f t="shared" si="77"/>
+        <f t="shared" si="83"/>
         <v>0</v>
       </c>
       <c r="H69" s="76">
-        <f t="shared" si="77"/>
+        <f t="shared" si="83"/>
         <v>0</v>
       </c>
       <c r="I69" s="76">
-        <f t="shared" si="77"/>
+        <f t="shared" si="83"/>
         <v>0</v>
       </c>
       <c r="J69" s="76">
-        <f t="shared" si="77"/>
+        <f t="shared" si="83"/>
         <v>0</v>
       </c>
       <c r="K69" s="76">
-        <f t="shared" si="77"/>
+        <f t="shared" si="83"/>
         <v>0</v>
       </c>
       <c r="L69" s="76">
-        <f t="shared" si="77"/>
+        <f t="shared" si="83"/>
         <v>0</v>
       </c>
       <c r="M69" s="76">
-        <f t="shared" si="77"/>
+        <f t="shared" si="83"/>
         <v>0</v>
       </c>
       <c r="N69" s="76">
-        <f t="shared" si="77"/>
+        <f t="shared" si="83"/>
         <v>0</v>
       </c>
       <c r="O69" s="76">
-        <f t="shared" si="77"/>
+        <f t="shared" si="83"/>
         <v>0</v>
       </c>
       <c r="P69" s="76">
-        <f t="shared" si="77"/>
+        <f t="shared" si="83"/>
         <v>0</v>
       </c>
       <c r="Q69" s="76">
-        <f t="shared" si="77"/>
+        <f t="shared" si="83"/>
         <v>0</v>
       </c>
       <c r="R69" s="76">
-        <f t="shared" si="77"/>
+        <f t="shared" si="83"/>
         <v>0</v>
       </c>
       <c r="S69" s="76">
-        <f t="shared" si="77"/>
+        <f t="shared" si="83"/>
         <v>0</v>
       </c>
       <c r="T69" s="76">
-        <f t="shared" si="77"/>
+        <f t="shared" si="83"/>
         <v>0</v>
       </c>
       <c r="U69" s="76">
-        <f t="shared" si="77"/>
+        <f t="shared" si="83"/>
         <v>0</v>
       </c>
       <c r="V69" s="76">
-        <f t="shared" si="77"/>
+        <f t="shared" si="83"/>
         <v>0</v>
       </c>
       <c r="W69" s="76">
-        <f t="shared" si="77"/>
+        <f t="shared" si="83"/>
         <v>0</v>
       </c>
       <c r="X69" s="76">
-        <f t="shared" ref="X69:Y69" si="78">X27-X60</f>
+        <f t="shared" ref="X69:Y69" si="84">X27-X60</f>
         <v>0</v>
       </c>
       <c r="Y69" s="76">
-        <f t="shared" si="78"/>
+        <f t="shared" si="84"/>
         <v>0</v>
       </c>
       <c r="Z69" s="76">
-        <f t="shared" ref="Z69:AA69" si="79">Z27-Z60</f>
+        <f t="shared" ref="Z69:AA69" si="85">Z27-Z60</f>
         <v>0</v>
       </c>
       <c r="AA69" s="76">
-        <f t="shared" si="79"/>
+        <f t="shared" si="85"/>
         <v>0</v>
       </c>
       <c r="AB69" s="76">
-        <f t="shared" ref="AB69:AC69" si="80">AB27-AB60</f>
+        <f t="shared" ref="AB69:AC69" si="86">AB27-AB60</f>
         <v>0</v>
       </c>
       <c r="AC69" s="76">
-        <f t="shared" si="80"/>
+        <f t="shared" si="86"/>
         <v>0</v>
       </c>
       <c r="AD69" s="76">
-        <f t="shared" ref="AD69:AE69" si="81">AD27-AD60</f>
+        <f t="shared" ref="AD69:AE69" si="87">AD27-AD60</f>
         <v>0</v>
       </c>
       <c r="AE69" s="76">
-        <f t="shared" si="81"/>
+        <f t="shared" si="87"/>
         <v>0</v>
       </c>
       <c r="AF69" s="76">
-        <f t="shared" ref="AF69:AG69" si="82">AF27-AF60</f>
+        <f t="shared" ref="AF69:AG69" si="88">AF27-AF60</f>
         <v>0</v>
       </c>
       <c r="AG69" s="76">
-        <f t="shared" si="82"/>
+        <f t="shared" si="88"/>
+        <v>0</v>
+      </c>
+      <c r="AH69" s="76">
+        <f t="shared" ref="AH69" si="89">AH27-AH60</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>